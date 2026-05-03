--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elhem GHORBEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.3-11, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Delithiated β−Spodumene as a Raw Construction Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.29-34, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 573, Springer Nature Switzerland, pp.471-478, 2025, Lecture Notes in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated Earth Incorporating Hemp and Tannin for the Manufacture of Thermally Insulating Mortars for Wall Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.125-131, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Mining Side Waste Marble as Substitution of Cement and Sand in Manufacturing C25/30 Resistance Class Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-121, 2024, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57324-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding Phragmites-Australis Plant on the Chemical Shrinkage and Mechanical Properties of Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.573-584, 2023, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Recycled Aggregates on the Flexural and Shear Behavior of Reinforced Concrete Elements: Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.430-438, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement Reduction and Strength Development of Conventional Mortars by Utilization of Dried Waste Marble Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-21, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 - Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp 161-185, 2019, 9781138724723. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability-related properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mai-Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, CRC Press, pp.213-251, 2019, 9781351052825. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond of reinforcement in recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.313-325, 2019, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.161-185, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members in shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.367-378, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &quot;Le béton recyclé&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Djerbi Tegguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 - Propriétés mécaniques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le béton recyclé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifsttar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 211-240, 2018, Ouvrages Scientifiques, OSI4, 978-2-85782-746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High-Temperature Storage on the Rheological and Non-Newtonian Behaviors of Used Engine Oil: Plastic Bag Waste Modified Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42947-025-00536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Treatment and Fiber Morphology on the Mechanical, Physical, and Thermal Properties of Polypropylene and Polylactic Acid Biocomposites Reinforced with Kenaf, Bagasse, Hemp Fibers and Softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17070844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Civil Engineering, 573, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Marble Waste from Afghan Mining Sites as a Replacement for Cement and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovered Tire-Derived Aggregates for Thermally Insulating Lightweight Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (8), pp.1849. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18081849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance synthetic fiber-reinforced concrete mixed with nanoparticles: A proof-of-concept green railway sleeper product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satjapan Leelatanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthian Setkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanongsak Imjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boksun Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54113/j.sust.2025.000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay materials on phase separation in plastic bag waste-modified bitumen during high-temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100306. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2025.100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.102515. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenAlex </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60692/91zmp-4zm51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating volume stability Performance of paste with Phragmites Australis (PA) Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.1927-1934. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.340213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the fracture properties of mortars reinforced with synthetic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/suco.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.712-731. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijbpa-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: Overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aerospace, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10% recycled sands from various storage sites on the mortar’s properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (14), pp.4067-4085. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2169766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and opportunities of using local sustainable building materials in the Middle East and North Africa region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sonebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalqader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Dvorkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behaviour of masonry prisms using a full-field measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martínez-Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.1726-1736. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of mortars containing blast furnace slags used as a partial substitute of Portland cement exposed to external sulfate attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic bag waste addition on the rheology properties of a bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and thermal degradation of plastic bag waste modified bitumen during high temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 239, pp.117872. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic bag waste modified bitumen a possible solution to the Algerian road pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chuanqiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.1713-1725. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1560355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312 - 323. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation parameters effects on the performances of concrete equivalent mortars incorporating different ratios of recycled sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (6), pp.545-572. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744259119896093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength of reinforced concrete beams with recycled aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (8), pp.1938-1951. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1369433219829815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mix Design and Properties of Recycled Aggregate Concretes: Applicability of Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40069-014-0087-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somaya Riffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Feo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Viennes, Austria. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Spring Convention and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2024, Milan (Italie), Italy. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'armatures composites pour le béton armé : présentation du guide de recommandations de l'AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGC - AUGC, May 2023, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF FRP REBARS IN REINFORCED CONCRETE STRUCTURES: AN OVERVIEW OF THE 2021 FRENCH GUIDELINE FROM AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of excavated earth hemp mortars as thermal insulation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Valorization and Reuse of Wastes and Circular Economy, Cergy Paris Université, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale sur les propriétés du béton drainant sous influence de la taille des granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Khezzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim Benouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Boukour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First National Conference on Civil Engineering and Environment (NCC2E’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Yahia Fares of Medea Department of Civil Engineering and Laboratory of Materials and Environment (LME), May 2021, Medea, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of excavated materials as an alternative solution to earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing Concrete Structures Damaged by Frost Using Carbon Fiber Reinforced Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Behavior of Reinforced Recycled Aggregate Concrete Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Pliya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet - Proceedings of the 2017 fib Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Netherlands, Netherlands. pp.508-515, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des mortiers à base de résine époxyde et sable recyclé pour la réparation des bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des mortiers résine époxy/sable recyclé à la diffusion des ions chlorures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation des granulats recyclés de démolition sur les propriétés physiques et mécaniques des bétons fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'endommagement des bétons à granulats recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrahim El Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elhem GHORBEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somaya Riffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Feo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Spring Convention and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2024, Milan (Italie), Italy. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'armatures composites pour le béton armé : présentation du guide de recommandations de l'AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGC - AUGC, May 2023, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF FRP REBARS IN REINFORCED CONCRETE STRUCTURES: AN OVERVIEW OF THE 2021 FRENCH GUIDELINE FROM AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale sur les propriétés du béton drainant sous influence de la taille des granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Khezzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim Benouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Boukour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First National Conference on Civil Engineering and Environment (NCC2E’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Yahia Fares of Medea Department of Civil Engineering and Laboratory of Materials and Environment (LME), May 2021, Medea, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of excavated materials as an alternative solution to earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing Concrete Structures Damaged by Frost Using Carbon Fiber Reinforced Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of excavated earth hemp mortars as thermal insulation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Valorization and Reuse of Wastes and Circular Economy, Cergy Paris Université, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Behavior of Reinforced Recycled Aggregate Concrete Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Pliya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet - Proceedings of the 2017 fib Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Netherlands, Netherlands. pp.508-515, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des mortiers à base de résine époxyde et sable recyclé pour la réparation des bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des mortiers résine époxy/sable recyclé à la diffusion des ions chlorures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation des granulats recyclés de démolition sur les propriétés physiques et mécaniques des bétons fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'endommagement des bétons à granulats recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Civil Engineering, 573, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Marble Waste from Afghan Mining Sites as a Replacement for Cement and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovered Tire-Derived Aggregates for Thermally Insulating Lightweight Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (8), pp.1849. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18081849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance synthetic fiber-reinforced concrete mixed with nanoparticles: A proof-of-concept green railway sleeper product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satjapan Leelatanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthian Setkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanongsak Imjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boksun Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54113/j.sust.2025.000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), pp.712-731. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay materials on phase separation in plastic bag waste-modified bitumen during high-temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100306. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2025.100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Treatment and Fiber Morphology on the Mechanical, Physical, and Thermal Properties of Polypropylene and Polylactic Acid Biocomposites Reinforced with Kenaf, Bagasse, Hemp Fibers and Softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17070844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High-Temperature Storage on the Rheological and Non-Newtonian Behaviors of Used Engine Oil: Plastic Bag Waste Modified Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42947-025-00536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenAlex </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60692/91zmp-4zm51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating volume stability Performance of paste with Phragmites Australis (PA) Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.1927-1934. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.340213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the fracture properties of mortars reinforced with synthetic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/suco.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijbpa-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: Overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aerospace, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.102515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10% recycled sands from various storage sites on the mortar’s properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (14), pp.4067-4085. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2169766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and opportunities of using local sustainable building materials in the Middle East and North Africa region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sonebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalqader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Dvorkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behaviour of masonry prisms using a full-field measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martínez-Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.1726-1736. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of mortars containing blast furnace slags used as a partial substitute of Portland cement exposed to external sulfate attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic bag waste addition on the rheology properties of a bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and thermal degradation of plastic bag waste modified bitumen during high temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 239, pp.117872. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312 - 323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation parameters effects on the performances of concrete equivalent mortars incorporating different ratios of recycled sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (6), pp.545-572. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744259119896093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength of reinforced concrete beams with recycled aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (8), pp.1938-1951. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1369433219829815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic bag waste modified bitumen a possible solution to the Algerian road pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chuanqiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.1713-1725. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1560355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mix Design and Properties of Recycled Aggregate Concretes: Applicability of Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40069-014-0087-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Delithiated β−Spodumene as a Raw Construction Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.29-34, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 573, Springer Nature Switzerland, pp.471-478, 2025, Lecture Notes in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated Earth Incorporating Hemp and Tannin for the Manufacture of Thermally Insulating Mortars for Wall Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.125-131, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.3-11, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Mining Side Waste Marble as Substitution of Cement and Sand in Manufacturing C25/30 Resistance Class Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-121, 2024, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57324-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding Phragmites-Australis Plant on the Chemical Shrinkage and Mechanical Properties of Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.573-584, 2023, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Recycled Aggregates on the Flexural and Shear Behavior of Reinforced Concrete Elements: Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.430-438, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement Reduction and Strength Development of Conventional Mortars by Utilization of Dried Waste Marble Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-21, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability-related properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mai-Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, CRC Press, pp.213-251, 2019, 9781351052825. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond of reinforcement in recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.313-325, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.161-185, 2019, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members in shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.367-378, 2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 - Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp 161-185, 2019, 9781138724723. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 - Propriétés mécaniques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le béton recyclé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifsttar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 211-240, 2018, Ouvrages Scientifiques, OSI4, 978-2-85782-746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &quot;Le béton recyclé&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Djerbi Tegguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrahim El Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308403v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Fares" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_57" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafi Rafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Omary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Faqiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57324-8_13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ramadan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elkordi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tayeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_48" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414910v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wardeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Four&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Derriche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-025-00536-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05044702v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Osman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elamin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15020164" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308335v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18081849" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satjapan Leelatanon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthian Setkit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanongsak Imjai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boksun Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54113/j.sust.2025.000066" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100306" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cuenca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Galdo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Aboutaybi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nash" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136640" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBPA-12-2023-0197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sdiri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Meddeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Daoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60692/91zmp-4zm51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241238438" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04749957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061610" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghanem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.261" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Meddeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.340213" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202400005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308317v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604719v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijbpa-12-2023-0197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gonz&#225;lez-Fonteboa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2169766" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dvorkin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.169" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez-Abella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.11.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071778" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bawab" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11020067" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102813" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003533" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003606" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;a Torres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11040155" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604751v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117872" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuanqiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1560355" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103340" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.137" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259119896093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369433219829815" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979945v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-014-0087-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Khezzane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim Benouis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boukour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01275049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bourguiba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167632v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167629v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Amar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrahim El Mahi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Khezzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim Benouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boukour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01275049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bourguiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Omary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Fares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafi Rafi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Faqiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15020164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18081849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satjapan Leelatanon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthian Setkit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanongsak Imjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boksun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54113/j.sust.2025.000066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBPA-12-2023-0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Derriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05044702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Osman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-025-00536-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Galdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Aboutaybi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nash" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136640" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sdiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Meddeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Daoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60692/91zmp-4zm51" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241238438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04749957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061610" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ramadan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elkordi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghanem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khatib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.340213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202400005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijbpa-12-2023-0197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gonz&#225;lez-Fonteboa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2169766" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dvorkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez-Abella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.11.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bawab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11020067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102813" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003533" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;a Torres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11040155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.137" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259119896093" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369433219829815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuanqiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1560355" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-014-0087-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57324-8_13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_43" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tayeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_48" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wardeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Four&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-24" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-28" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Amar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrahim El Mahi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>