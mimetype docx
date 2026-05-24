--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elhem GHORBEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somaya Riffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Feo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Spring Convention and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2024, Milan (Italie), Italy. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'armatures composites pour le béton armé : présentation du guide de recommandations de l'AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGC - AUGC, May 2023, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF FRP REBARS IN REINFORCED CONCRETE STRUCTURES: AN OVERVIEW OF THE 2021 FRENCH GUIDELINE FROM AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale sur les propriétés du béton drainant sous influence de la taille des granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Khezzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim Benouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Boukour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First National Conference on Civil Engineering and Environment (NCC2E’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Yahia Fares of Medea Department of Civil Engineering and Laboratory of Materials and Environment (LME), May 2021, Medea, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of excavated materials as an alternative solution to earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing Concrete Structures Damaged by Frost Using Carbon Fiber Reinforced Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of excavated earth hemp mortars as thermal insulation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Valorization and Reuse of Wastes and Circular Economy, Cergy Paris Université, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Behavior of Reinforced Recycled Aggregate Concrete Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Pliya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet - Proceedings of the 2017 fib Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Netherlands, Netherlands. pp.508-515, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des mortiers à base de résine époxyde et sable recyclé pour la réparation des bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des mortiers résine époxy/sable recyclé à la diffusion des ions chlorures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation des granulats recyclés de démolition sur les propriétés physiques et mécaniques des bétons fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'endommagement des bétons à granulats recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Civil Engineering, 573, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Marble Waste from Afghan Mining Sites as a Replacement for Cement and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovered Tire-Derived Aggregates for Thermally Insulating Lightweight Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (8), pp.1849. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18081849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance synthetic fiber-reinforced concrete mixed with nanoparticles: A proof-of-concept green railway sleeper product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satjapan Leelatanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthian Setkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanongsak Imjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boksun Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54113/j.sust.2025.000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), pp.712-731. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay materials on phase separation in plastic bag waste-modified bitumen during high-temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100306. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2025.100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Treatment and Fiber Morphology on the Mechanical, Physical, and Thermal Properties of Polypropylene and Polylactic Acid Biocomposites Reinforced with Kenaf, Bagasse, Hemp Fibers and Softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17070844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High-Temperature Storage on the Rheological and Non-Newtonian Behaviors of Used Engine Oil: Plastic Bag Waste Modified Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42947-025-00536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenAlex </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60692/91zmp-4zm51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating volume stability Performance of paste with Phragmites Australis (PA) Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.1927-1934. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.340213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the fracture properties of mortars reinforced with synthetic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/suco.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijbpa-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: Overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aerospace, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.102515. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10% recycled sands from various storage sites on the mortar’s properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (14), pp.4067-4085. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2169766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and opportunities of using local sustainable building materials in the Middle East and North Africa region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sonebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalqader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Dvorkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behaviour of masonry prisms using a full-field measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martínez-Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.1726-1736. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of mortars containing blast furnace slags used as a partial substitute of Portland cement exposed to external sulfate attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic bag waste addition on the rheology properties of a bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and thermal degradation of plastic bag waste modified bitumen during high temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 239, pp.117872. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312 - 323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation parameters effects on the performances of concrete equivalent mortars incorporating different ratios of recycled sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (6), pp.545-572. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744259119896093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength of reinforced concrete beams with recycled aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (8), pp.1938-1951. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1369433219829815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic bag waste modified bitumen a possible solution to the Algerian road pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chuanqiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.1713-1725. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1560355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mix Design and Properties of Recycled Aggregate Concretes: Applicability of Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40069-014-0087-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Delithiated β−Spodumene as a Raw Construction Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.29-34, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 573, Springer Nature Switzerland, pp.471-478, 2025, Lecture Notes in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated Earth Incorporating Hemp and Tannin for the Manufacture of Thermally Insulating Mortars for Wall Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.125-131, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.3-11, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Mining Side Waste Marble as Substitution of Cement and Sand in Manufacturing C25/30 Resistance Class Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-121, 2024, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57324-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding Phragmites-Australis Plant on the Chemical Shrinkage and Mechanical Properties of Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.573-584, 2023, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Recycled Aggregates on the Flexural and Shear Behavior of Reinforced Concrete Elements: Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.430-438, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement Reduction and Strength Development of Conventional Mortars by Utilization of Dried Waste Marble Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-21, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability-related properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mai-Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, CRC Press, pp.213-251, 2019, 9781351052825. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond of reinforcement in recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.313-325, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.161-185, 2019, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members in shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.367-378, 2019, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 - Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp 161-185, 2019, 9781138724723. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 - Propriétés mécaniques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le béton recyclé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifsttar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 211-240, 2018, Ouvrages Scientifiques, OSI4, 978-2-85782-746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &quot;Le béton recyclé&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Djerbi Tegguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrahim El Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elhem GHORBEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of combined recycled coarse aggregates from non-hazardous construction and demolition waste on self-compacting concrete performance for sustainable construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obaidurrahman Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.100512. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clwas.2026.100512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alkaline Treatment and Fiber Morphology on the Mechanical, Physical, and Thermal Properties of Polypropylene and Polylactic Acid Biocomposites Reinforced with Kenaf, Bagasse, Hemp Fibers and Softwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Elamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17070844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High-Temperature Storage on the Rheological and Non-Newtonian Behaviors of Used Engine Oil: Plastic Bag Waste Modified Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pavement Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42947-025-00536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lecture Notes in Civil Engineering, 573, pp.471-478. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovered Tire-Derived Aggregates for Thermally Insulating Lightweight Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (8), pp.1849. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18081849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Marble Waste from Afghan Mining Sites as a Replacement for Cement and Sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.164. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15020164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance synthetic fiber-reinforced concrete mixed with nanoparticles: A proof-of-concept green railway sleeper product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satjapan Leelatanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monthian Setkit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanongsak Imjai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boksun Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54113/j.sust.2025.000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (4), pp.712-731. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of clay materials on phase separation in plastic bag waste-modified bitumen during high-temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.100306. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.treng.2025.100306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.102515. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBPA-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of cement mortars and concrete with recycled aggregates from Coal Mining Wastes Geomaterials (CMWGs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Cuenca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco del Galdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Aboutaybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 432, pp.136640. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.136640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OpenAlex </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60692/91zmp-4zm51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating volume stability Performance of paste with Phragmites Australis (PA) Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.1927-1934. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2024.09.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of GFRP and Steel Rebar Bonding in Concrete: Experimental Analysis and Crack Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Daoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.233-245. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.340213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the fracture properties of mortars reinforced with synthetic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Concrete</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/suco.202400005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and fracture properties of mortars reinforced with glass fibre and prepared with different cement types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Building Pathology and Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijbpa-12-2023-0197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of FRP rebars in reinforced concrete structures: Overview of the French AFGC guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Aerospace, 159, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermo-mechanical properties of tunnel excavated earth-based plasters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (6), pp.651-671. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17442591241238438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Concrete Equivalent Mortar Method for the Prediction of Fresh and Hardened Properties of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1610. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 10% recycled sands from various storage sites on the mortar’s properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (14), pp.4067-4085. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2169766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and opportunities of using local sustainable building materials in the Middle East and North Africa region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Sonebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdalqader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Dvorkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Technical Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21809/rilemtechlett.2022.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive behaviour of masonry prisms using a full-field measurement technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén González-Fonteboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Martínez-Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.1726-1736. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.istruc.2022.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of mortars containing blast furnace slags used as a partial substitute of Portland cement exposed to external sulfate attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Performance of Reinforced Concrete Beams Incorporating Cathode-Ray Tube (CRT) Glass Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Bawab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.67. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plastic bag waste addition on the rheology properties of a bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Analytical Creep Model for Cement-Based Concrete Using Design Standards Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Peña Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.155. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings11040155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Bio-Based FRP-Confined Recycled Aggregate Concrete under Uniaxial Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), pp.1778. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Curing Conditions on the Performance of Geopolymer Concrete Based on Granulated Blast Furnace Slag and Metakaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of metakaolin/slag-based geopolymer concrete made with recycled fine and coarse aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.102813. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Used Engine Oil Addition on the Rheological Properties of a Plastic Bag Waste–Modified 40/50 Grade Bitumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (3), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase separation and thermal degradation of plastic bag waste modified bitumen during high temperature storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 239, pp.117872. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic bag waste modified bitumen a possible solution to the Algerian road pavements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Derriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chuanqiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (6), pp.1713-1725. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2018.1560355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312 - 323. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation parameters effects on the performances of concrete equivalent mortars incorporating different ratios of recycled sand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (6), pp.545-572. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1744259119896093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative experimental study of concrete reparation with carbon epoxy & bio-resourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Limaiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Limam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.312-323. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.03.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial self-healing of concrete and durability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ha Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.103340. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2019.103340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear strength of reinforced concrete beams with recycled aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (8), pp.1938-1951. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1369433219829815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mix Design and Properties of Recycled Aggregate Concretes: Applicability of Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Concrete Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40069-014-0087-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.3-11, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Delithiated β−Spodumene as a Raw Construction Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Karrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.29-34, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Correlation and Inverse Analysis to Evaluate the Post-Cracking Behavior of Macro-Synthetic Fiber-Reinforced Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th fib International Conference on Concrete Sustainability (ICCS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 573, Springer Nature Switzerland, pp.471-478, 2025, Lecture Notes in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80672-8_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated Earth Incorporating Hemp and Tannin for the Manufacture of Thermally Insulating Mortars for Wall Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.125-131, 2025, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Mining Side Waste Marble as Substitution of Cement and Sand in Manufacturing C25/30 Resistance Class Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.111-121, 2024, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57324-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Adding Phragmites-Australis Plant on the Chemical Shrinkage and Mechanical Properties of Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Elkordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.573-584, 2023, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Recycled Aggregates on the Flexural and Shear Behavior of Reinforced Concrete Elements: Experimental and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam Tayeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.430-438, 2023, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cement Reduction and Strength Development of Conventional Mortars by Utilization of Dried Waste Marble Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rafi Rafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanullah Faqiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.11-21, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10 - Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp 161-185, 2019, 9781138724723. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability-related properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mai-Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling : Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 12, CRC Press, pp.213-251, 2019, 9781351052825. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond of reinforcement in recycled aggregate concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.313-325, 2019, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.161-185, 2019, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members in shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concrete Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.367-378, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351052825-28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &quot;Le béton recyclé&quot;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Djerbi Tegguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriétés liées à la durabilité : Chapitre 12. In partie IV : &amp;quot;Le béton recyclé&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, pp.293-321, 2018, ISBN 978-2-85782-747-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 - Propriétés mécaniques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sedran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois de Larrard; Horacio Colina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le béton recyclé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifsttar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 211-240, 2018, Ouvrages Scientifiques, OSI4, 978-2-85782-746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Construction: A Comprehensive Review of Earth Materials and Bio-Fiber Composites for Low-Carbon Building Materials Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somaya Riffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cuccagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Feo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2025, International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.599-617, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability and cultural heritage conservation: re-use of sand from deconstruction renders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Yameogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Non-hazardous Construction and Demolition Waste on the Behaviour of Mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Cousture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruna Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Spring Convention and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politecnico di Milano, Apr 2024, Milan (Italie), Italy. pp.3-11, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'armatures composites pour le béton armé : présentation du guide de recommandations de l'AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFGC - AUGC, May 2023, Gif sur yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF FRP REBARS IN REINFORCED CONCRETE STRUCTURES: AN OVERVIEW OF THE 2021 FRENCH GUIDELINE FROM AFGC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumediene Nedjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of excavated earth hemp mortars as thermal insulation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Valorization and Reuse of Wastes and Circular Economy, Cergy Paris Université, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale sur les propriétés du béton drainant sous influence de la taille des granulats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Khezzane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Abdelhalim Benouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Boukour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First National Conference on Civil Engineering and Environment (NCC2E’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Yahia Fares of Medea Department of Civil Engineering and Laboratory of Materials and Environment (LME), May 2021, Medea, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of excavated materials as an alternative solution to earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing Concrete Structures Damaged by Frost Using Carbon Fiber Reinforced Epoxy Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Behavior of Reinforced Recycled Aggregate Concrete Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Gomart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Pliya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Concrete: Where Technology and Engineering Meet - Proceedings of the 2017 fib Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Netherlands, Netherlands. pp.508-515, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des mortiers résine époxy/sable recyclé à la diffusion des ions chlorures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des mortiers à base de résine époxyde et sable recyclé pour la réparation des bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Bourguiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Dhaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGAGEC Rénovation de la ville, les matériaux organiques dans l'enveloppe du bâtiment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation des granulats recyclés de démolition sur les propriétés physiques et mécaniques des bétons fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safiullah Omary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'endommagement des bétons à granulats recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Bouguecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhem Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberrahim El Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakher Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Khezzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim Benouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boukour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01275049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bourguiba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Omary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Fares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafi Rafi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Faqiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15020164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18081849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satjapan Leelatanon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthian Setkit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanongsak Imjai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boksun Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54113/j.sust.2025.000066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBPA-12-2023-0197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Derriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100306" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05044702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Osman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elamin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070844" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-025-00536-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Galdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Aboutaybi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nash" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136640" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308272v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sdiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Meddeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Daoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60692/91zmp-4zm51" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241238438" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04749957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061610" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ramadan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elkordi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghanem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khatib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.261" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308399v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Meddeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.340213" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015945v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202400005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijbpa-12-2023-0197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604736v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gonz&#225;lez-Fonteboa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2169766" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dvorkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez-Abella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.11.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bawab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11020067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102813" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003533" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;a Torres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11040155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.137" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259119896093" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369433219829815" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuanqiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1560355" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-014-0087-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308420v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57324-8_13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_43" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tayeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_48" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wardeh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Four&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-24" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-28" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Amar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrahim El Mahi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaidurrahman Safi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruna Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cousture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wardeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2026.100512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05044702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Osman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17070844" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Derriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42947-025-00536-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Fares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80672-8_57" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiullah Omary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karrech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18081849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rafi Rafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Faqiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15020164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satjapan Leelatanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monthian Setkit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanongsak Imjai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boksun Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54113/j.sust.2025.000066" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBPA-12-2023-0197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2025.100306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Cuenca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Galdo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Aboutaybi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nash" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sdiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Meddeb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Daoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60692/91zmp-4zm51" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Ramadan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elkordi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghanem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khatib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.09.261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17442591241238438" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04749957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzarti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061610" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Meddeb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.340213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.202400005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijbpa-12-2023-0197" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gonz&#225;lez-Fonteboa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2169766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalqader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Dvorkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2022.169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;nez-Abella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2022.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Limaiem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bawab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jahami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11020067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861998v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102813" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;a Torres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11040155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003606" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117872" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chuanqiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2018.1560355" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2019.103340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.03.137" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259119896093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1369433219829815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40069-014-0087-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308420v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cuccagna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mignot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57324-8_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606028v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tayeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_48" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606029v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04414910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sedran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-15" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mai-Nhu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-17" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wardeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Four&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-24" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351052825-28" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04415092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reflexscience.univ-gustave-eiffel.fr/lire/ouvrages/le-beton-recycle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Riffi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Feo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_48" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Men&#233;ndez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Yameogo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12505" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04331778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Khezzane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Abdelhalim Benouis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boukour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fiorio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2_61" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bourguiba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Dhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01275049v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167629v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Duc Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Amar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aberrahim El Mahi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>