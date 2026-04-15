--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -214,330 +214,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
+                <w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Chhab</w:t>
+                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 256, pp.124076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553889v1</w:t>
+                <w:t xml:space="preserve">hal-05236910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 256, pp.124076. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.109154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236910v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic sizing and multi-objective energy management of AC multi-bus microgrids for enhanced reliability and cost efficiency: Application to small villages in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -578,343 +578,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization for Multi-Energy Microgrid Sizing and Energy Management under Load Uncertainty with Demand Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active disturbance rejection control for four-wire inverters in standalone renewable resources-based microgrid -islanded microgrids ADRC-based control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Bouzid El Moubarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali El Aroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108609⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406417v1</w:t>
+                <w:t xml:space="preserve">hal-04787908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active disturbance rejection control for four-wire inverters in standalone renewable resources-based microgrid -islanded microgrids ADRC-based control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Optimization for Multi-Energy Microgrid Sizing and Energy Management under Load Uncertainty with Demand Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.290-306. </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.108609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787908v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence for microgrids design, control, and maintenance: A comprehensive review and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miadreza Shafie-Khah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Double-Layer Smart EV Charging Using a Portable Multi-Connector System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,51 +1108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Disturbance Rejection Control for Distributed Energy Resources in Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,51 +1268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Daghouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,77 +1385,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1502,90 +1502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Modeling, and Validation of Grid-Forming Inverters for Frequency Synchronization and Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyas Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Harrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Daili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (1), pp.59. </w:t>
@@ -1617,598 +1617,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control of Cascaded H-Bridge Multilevel Inverters for Grid-Tied PV Systems Subject to Faulty Conditions</w:t>
+                <w:t xml:space="preserve">Hybrid Control and Energy Management of a Residential System Integrating Vehicle-to-Home Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Katir</w:t>
+                <w:t xml:space="preserve">Khadija El Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Noussi</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3288494⟩</w:t>
+              <w:t xml:space="preserve">Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/designs7020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140058v1</w:t>
+                <w:t xml:space="preserve">hal-04094986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Optimal Sizing Design for a Tidal Stream Turbine–Battery System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal sizing and energy management strategy for EV workplace charging station considering PV and flywheel energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse11030679⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.106937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094991v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Control and Energy Management of a Residential System Integrating Vehicle-to-Home Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Control of Cascaded H-Bridge Multilevel Inverters for Grid-Tied PV Systems Subject to Faulty Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija El Harouri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Karim Noussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (2), pp.52. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/designs7020052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3288494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094986v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and energy management strategy for EV workplace charging station considering PV and flywheel energy storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amry</w:t>
+                <w:t xml:space="preserve">Techno-Economic Optimal Sizing Design for a Tidal Stream Turbine–Battery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Soumia El Hani</w:t>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62, pp.106937. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse11030679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006504v1</w:t>
+                <w:t xml:space="preserve">hal-04094991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Energy Management Considering Renewable Resources, Energy Storage, and an Electric Vehicle as a Backup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,373 +2275,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Traction Drives and Charging Station Power Electronics: Current Status and Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy management system for a hybrid PV-Wind-Tidal-Battery-based islanded DC microgrid: Modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashood Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15166037⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.112093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762080v1</w:t>
+                <w:t xml:space="preserve">hal-05133311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management system for a hybrid PV-Wind-Tidal-Battery-based islanded DC microgrid: Modeling and experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electric Vehicle Traction Drives and Charging Station Power Electronics: Current Status and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 159, pp.112093. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (16), pp.6037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15166037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133311v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Gain Observer-Based Advanced Nonlinear Control of a Grid-Connected Wind Energy Conversion System with Sensorless Maximum Power Point Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Katir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), pp.1074. </w:t>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,64 +2835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla-Hayet Mouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Bentrcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221, pp.108525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Signal Processing and Machine Learning for Smart Grid Condition Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,90 +3056,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Current Signature Analysis-Based Permanent Magnet Synchronous Motor Demagnetization Characterization and Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naourez Benhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (35), </w:t>
@@ -3203,64 +3203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samet Biricik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (11), pp.2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,90 +3294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experimental implementation of a wind energy conversion platform with education and research capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3437,64 +3437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrid Transactive Energy: Review, Architectures, Distributed Ledger Technologies, and Market Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muyeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,103 +3558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (3), pp.653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3714,77 +3714,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.105821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3818,90 +3818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,90 +3952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
@@ -4073,103 +4073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Management System for Hybrid Energy Sources-based Stand-alone Marine Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4305,230 +4305,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentricity Faults Diagnosis in Permanent Magnet Synchronous Motors: a Finite Element-Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy Management System for an Islanded Microgrid With Convex Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naourez Ben Hadj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (6), pp.207. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7175-7185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15866/irecon.v7i6.18602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2917357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412789v1</w:t>
+                <w:t xml:space="preserve">hal-03412773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnet failure-resilient control of a direct-drive tidal turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,200 +4552,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management System for an Islanded Microgrid With Convex Relaxation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eccentricity Faults Diagnosis in Permanent Magnet Synchronous Motors: a Finite Element-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Ben Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (6), pp.7175-7185. </w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2917357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15866/irecon.v7i6.18602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412773v1</w:t>
+                <w:t xml:space="preserve">hal-03412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal operational planning of scalable DC microgrid with demand response, islanding, and battery degradation cost considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.695-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,90 +4796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-Connected Plug-in Electric Vehicles Charging Stations Energy Management and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mediouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4952,64 +4952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,77 +5073,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.106013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5177,90 +5177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Likelihood Ratio Test Based Approach for Stator-Fault Detection in a PWM Inverter-Fed Induction Motor Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66 (8), pp.6343-6353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,282 +5288,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413430v1</w:t>
+                <w:t xml:space="preserve">hal-03412882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412882v1</w:t>
+                <w:t xml:space="preserve">hal-03413430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batterie alternative</w:t>
               </w:r>
@@ -5575,77 +5575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5670,77 +5670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrids energy management systems: A critical review on methods, solutions, and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 222, pp.1033-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,51 +5813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5885,355 +5885,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413255v1</w:t>
+                <w:t xml:space="preserve">hal-02390248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
+                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02390248v1</w:t>
+                <w:t xml:space="preserve">hal-03413255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63, pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,51 +6410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6657,64 +6657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6765,51 +6765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.76-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL REVIEW OF ELECTRICAL ENGINEERING-IREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.704-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6964,51 +6964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7072,51 +7072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belouchrani Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (16), pp.4064 - 4076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7388,51 +7388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Becherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7483,51 +7483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), pp.135 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7606,64 +7606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Joraiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouqi Aouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7710,90 +7710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRC-based cascade controller applied to Stacked Interleaved Buck Converter Powering a PEM Electrolyser: Comparison with backstepping method and PI compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7821,360 +7821,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of PID, ADRC, and Backstepping Controllers for PMSM Speed Regulation in Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oumaima Joraiche</w:t>
+                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237132v1</w:t>
+                <w:t xml:space="preserve">hal-05237056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing and Energy Management for Multi-Energy Microgrids Integrated with Combined Heat and Power Unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Comparison of PID, ADRC, and Backstepping Controllers for PMSM Speed Regulation in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Joraiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouqi Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237056v1</w:t>
+                <w:t xml:space="preserve">hal-05237132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of Robust Control Strategies for Grid-Tied Solar Generator Under External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Elfarsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouqi Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, France. pp.1-6, </w:t>
@@ -8225,64 +8225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization for the Sizing and Energy Management of a Hybrid Domestic Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8329,90 +8329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing and Energy Management in an Islanded DC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8472,51 +8472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Double Layer Laxity-Based Approach to Queue Management for Multipart EV Charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Amry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,51 +8602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of domestic grid-connected microgrid maximizing self consumption and battery lifespan⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,90 +8706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flywheel-based distributed control strategy for grid congestion at domestic level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rabat, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8823,103 +8823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management System for an Islanded Renewables-based DC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashood Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 2nd International Conference on Smart Power &amp; Internet Energy Systems (SPIES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bangkok, Thailand. pp.543-547, </w:t>
@@ -8983,64 +8983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Hezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Electrical and Information Technologies (ICEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Rabat, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9074,64 +9074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CFAR-based faults detector for Induction Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9191,103 +9191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategies for Tidal Stream Turbine Systems - A Comparative Study of ADRC, PI, and High-Order Sliding Mode Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6981-6986, </w:t>
@@ -9338,90 +9338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMSG-based Tidal Current Turbine Biofouling Diagnosis using Stator Current Bispectrum Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Conference of the IEEE Industrial Electronics Society (IECON 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6998-7003, </w:t>
@@ -9485,77 +9485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aghmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Harouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 8th International Conference on Power Science and Engineering (ICPSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dublin, France. pp.50-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9589,90 +9589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgrid Transactive Energy Systems: A Perspective on Design, Technologies, and Energy Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.5795-5800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9719,77 +9719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Mode Decomposition-based Notch Filter for Bearing Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,51 +9875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9964,360 +9964,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design and applications of a tidal turbine emulator based on a PMSG for remote load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8047-8052, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.2437-2441, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413357v1</w:t>
+                <w:t xml:space="preserve">hal-02972590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and applications of a tidal turbine emulator based on a PMSG for remote load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.2437-2441, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8047-8052, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8216410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972590v1</w:t>
+                <w:t xml:space="preserve">hal-03413357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of phase diversity for spectral estimation in current signature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8093-8098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10377,51 +10377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10511,51 +10511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Kaikaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kecita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E.H. Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10749,90 +10749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine faults detection based on a constant false alarm rate detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6359 - 6363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10905,51 +10905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Electronics Society, IECON 2015 - 41st Annual Conference of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10983,90 +10983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Buzios, France. pp.843-848, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11126,51 +11126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11355,51 +11355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Antonino-Daviu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11472,77 +11472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifeddine Benelghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE STA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Hammamet, Tunisia. pp.631-636</w:t>
@@ -11666,51 +11666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7358 - 7363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11770,51 +11770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7376 - 7381, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11874,51 +11874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11969,51 +11969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12099,51 +12099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12216,51 +12216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12324,51 +12324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12441,51 +12441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12558,51 +12558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12666,51 +12666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12780,77 +12780,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tidal and Wave Energy Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-03928-279-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12922,77 +12922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stream turbine monitoring and fault diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13043,90 +13043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal stream turbine fault-tolerant control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Control and Monitoring of Tidal Stream Turbine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.93-138, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13199,51 +13199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13294,64 +13294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric signal processing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing for Fault Detection and Diagnosis in Electric Machines and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.3-50, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13411,51 +13411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinane Harmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13658,51 +13658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fault diagnosis, fault resilient control, and smart energy management for renewables-based microgrid optimal operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. Université de Bretagne Occidentale, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13810,51 +13810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C160F083"/>
+    <w:nsid w:val="4B3D7B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14041,51 +14041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elhoussin-elbouchikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7173-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid El Moubarek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3631551" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daghouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Katir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fekih" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288494" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs7020052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106937" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10111074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Krichen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Benhadj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8030035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Biricik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112927" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muyeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuaanan Techato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbouzid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Ben Hadj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i6.18602" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2917357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mediouni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i2.17001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Becherif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Joraiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Aouadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099472" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Elfarsaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099431" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242919" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113221" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aghmadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPSE49633.2019.9041118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926947" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toumi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amirat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mimouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2018.8362561" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mimouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbouzid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7951996" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Kaikaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kecita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7792985" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Elghali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elbouchikhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01019643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elhoussin-elbouchikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7173-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid El Moubarek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.11.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3631551" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daghouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs7020052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106937" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Katir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10111074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Krichen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Benhadj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8030035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Biricik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112927" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muyeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuaanan Techato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbouzid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2917357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Ben Hadj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i6.18602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mediouni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i2.17001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Becherif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Joraiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Aouadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Elfarsaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099431" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242919" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113221" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aghmadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPSE49633.2019.9041118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926947" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toumi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amirat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mimouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2018.8362561" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mimouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbouzid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7951996" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Kaikaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kecita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7792985" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Elghali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elbouchikhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01019643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>