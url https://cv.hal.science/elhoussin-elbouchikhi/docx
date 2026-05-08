--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -180,4706 +180,4732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t>
+                <w:t xml:space="preserve">Robust sizing and IGDT-based energy management for multi-energy microgrids with integrated power-to-gas and gas-to-power systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 416, pp.127956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2026.127956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236910v1</w:t>
+                <w:t xml:space="preserve">hal-05607672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+                <w:t xml:space="preserve">Optimal energy management in multi energy microgrid with combined heat and power system and demand side response integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 256, pp.124076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.124076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553889v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-economic sizing and multi-objective energy management of AC multi-bus microgrids for enhanced reliability and cost efficiency: Application to small villages in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Chrif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101246⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.109154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267717v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active disturbance rejection control for four-wire inverters in standalone renewable resources-based microgrid -islanded microgrids ADRC-based control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-economic sizing and multi-objective energy management of AC multi-bus microgrids for enhanced reliability and cost efficiency: Application to small villages in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.11.006⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.101246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787908v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Optimization for Multi-Energy Microgrid Sizing and Energy Management under Load Uncertainty with Demand Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.108609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for microgrids design, control, and maintenance: A comprehensive review and prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active disturbance rejection control for four-wire inverters in standalone renewable resources-based microgrid -islanded microgrids ADRC-based control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Bouzid El Moubarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali El Aroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101056⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099840v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Double-Layer Smart EV Charging Using a Portable Multi-Connector System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amry</w:t>
+                <w:t xml:space="preserve">Artificial intelligence for microgrids design, control, and maintenance: A comprehensive review and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miadreza Shafie-Khah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3631551⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.101056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362285v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Disturbance Rejection Control for Distributed Energy Resources in Microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Hezzi</w:t>
+                <w:t xml:space="preserve">Optimal Double-Layer Smart EV Charging Using a Portable Multi-Connector System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines12010067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3631551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407854v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy for a Net Zero Emission Islanded Photovoltaic Microgrid-Based Green Hydrogen System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Active Disturbance Rejection Control for Distributed Energy Resources in Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Hezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17092111⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines12010067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566829v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Turn Fault Resilient Controls of a PMSM-Based Tidal Stream Turbine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Energy Management Strategy for a Net Zero Emission Islanded Photovoltaic Microgrid-Based Green Hydrogen System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Naseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Daghouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/irecon.v11i2.23541⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17092111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339031v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Modeling, and Validation of Grid-Forming Inverters for Frequency Synchronization and Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Bennia</w:t>
+                <w:t xml:space="preserve">Inter-Turn Fault Resilient Controls of a PMSM-Based Tidal Stream Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17010059⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irecon.v11i2.23541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365211v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Control and Energy Management of a Residential System Integrating Vehicle-to-Home Technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nisrine Naseri</w:t>
+                <w:t xml:space="preserve">Design, Modeling, and Validation of Grid-Forming Inverters for Frequency Synchronization and Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Bennia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Harrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Daili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/designs7020052⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17010059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094986v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing and energy management strategy for EV workplace charging station considering PV and flywheel energy storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amry</w:t>
+                <w:t xml:space="preserve">Robust Control of Cascaded H-Bridge Multilevel Inverters for Grid-Tied PV Systems Subject to Faulty Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106937⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3288494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control of Cascaded H-Bridge Multilevel Inverters for Grid-Tied PV Systems Subject to Faulty Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+                <w:t xml:space="preserve">Techno-Economic Optimal Sizing Design for a Tidal Stream Turbine–Battery System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3288494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11030679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140058v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Optimal Sizing Design for a Tidal Stream Turbine–Battery System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">Hybrid Control and Energy Management of a Residential System Integrating Vehicle-to-Home Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (3), pp.679. </w:t>
+              <w:t xml:space="preserve">Designs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse11030679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/designs7020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094991v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Energy Management Considering Renewable Resources, Energy Storage, and an Electric Vehicle as a Backup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Ouramdane</w:t>
+                <w:t xml:space="preserve">Optimal sizing and energy management strategy for EV workplace charging station considering PV and flywheel energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15082830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, pp.106937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674255v1</w:t>
+                <w:t xml:space="preserve">hal-04006504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management system for a hybrid PV-Wind-Tidal-Battery-based islanded DC microgrid: Modeling and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mashood Nasir</w:t>
+                <w:t xml:space="preserve">High-Gain Observer-Based Advanced Nonlinear Control of a Grid-Connected Wind Energy Conversion System with Sensorless Maximum Power Point Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Noussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Vasquez</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Katir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112093⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines10111074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133311v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Traction Drives and Charging Station Power Electronics: Current Status and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Amry</w:t>
+                <w:t xml:space="preserve">Energy management system for a hybrid PV-Wind-Tidal-Battery-based islanded DC microgrid: Modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashood Nasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15166037⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.112093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2022.112093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762080v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Gain Observer-Based Advanced Nonlinear Control of a Grid-Connected Wind Energy Conversion System with Sensorless Maximum Power Point Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Noussi</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Traction Drives and Charging Station Power Electronics: Current Status and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Amry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines10111074⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (16), pp.6037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15166037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923012v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Home Energy Management Considering Renewable Resources, Energy Storage, and an Electric Vehicle as a Backup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ouramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (14), pp.4166. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.2830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14144166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15082830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293251v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep supervised learning approach for condition-based maintenance of naval propulsion systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Signal Processing and Machine Learning for Smart Grid Condition Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108525⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (21), pp.2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10212725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412732v1</w:t>
+                <w:t xml:space="preserve">hal-03420204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Signal Processing and Machine Learning for Smart Grid Condition Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Sizing and Energy Management of Microgrids with Vehicle-to-Grid Technology: A Critical Review and Future Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ouramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soumia El Hani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10212725⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420204v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Current Signature Analysis-Based Permanent Magnet Synchronous Motor Demagnetization Characterization and Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Krichen</w:t>
+                <w:t xml:space="preserve">A deep supervised learning approach for condition-based maintenance of naval propulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Berghout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla-Hayet Mouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bentrcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines8030035⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.108525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318478v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Filtering-Based Pseudo Open-Loop Three-Phase Grid-Synchronization Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samet Biricik</w:t>
+                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13112927⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.107190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134895v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental implementation of a wind energy conversion platform with education and research capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microgrid Transactive Energy: Review, Architectures, Distributed Ledger Technologies, and Market Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muyeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuaanan Techato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106661⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.19410-19432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363058v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrid Transactive Energy: Review, Architectures, Distributed Ledger Technologies, and Market Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968402⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13030653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412740v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab-scale Flywheel Energy Storage System: Control Strategy and Domestic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain normalized adaptive observer for three-phase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13030653⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.105821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363063v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain normalized adaptive observer for three-phase system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Design and experimental implementation of a wind energy conversion platform with education and research capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105821⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.106661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2020.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969933v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor Current Signature Analysis-Based Permanent Magnet Synchronous Motor Demagnetization Characterization and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Benhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines8030035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413422v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Filtering-Based Pseudo Open-Loop Three-Phase Grid-Synchronization Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Saidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Samet Biricik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13112927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971581v1</w:t>
+                <w:t xml:space="preserve">hal-03134895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal stream turbine control: An active disturbance rejection control approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre expérimentale d’une plateforme de conversion d’énergie éolienne à base de génératrice asynchrone double alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150538v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Management System for Hybrid Energy Sources-based Stand-alone Marine Microgrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Zia</w:t>
+                <w:t xml:space="preserve">Higher-Order Spectra Analysis-Based Diagnosis Method of Blades Biofouling in a PMSG Driven Tidal Stream Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13112888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413327v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management System for an Islanded Microgrid With Convex Relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+                <w:t xml:space="preserve">Eccentricity Faults Diagnosis in Permanent Magnet Synchronous Motors: a Finite Element-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naourez Ben Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2917357⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irecon.v7i6.18602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412773v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnet failure-resilient control of a direct-drive tidal turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 187, pp.106207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentricity Faults Diagnosis in Permanent Magnet Synchronous Motors: a Finite Element-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaieb</w:t>
+                <w:t xml:space="preserve">Energy Management System for an Islanded Microgrid With Convex Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/irecon.v7i6.18602⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (6), pp.7175-7185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2019.2917357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412789v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal operational planning of scalable DC microgrid with demand response, islanding, and battery degradation cost considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Energy Management System for Hybrid Energy Sources-based Stand-alone Marine Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 237, pp.695-707. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 322, pp.012001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/322/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412770v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-Connected Plug-in Electric Vehicles Charging Stations Energy Management and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mediouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4920,8829 +4946,2877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulateur d’une hydrolienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal operational planning of scalable DC microgrid with demand response, islanding, and battery degradation cost considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.695-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413427v1</w:t>
+                <w:t xml:space="preserve">hal-03412770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid estimator-based harmonic robust grid synchronization technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emulateur d’une hydrolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412781v1</w:t>
+                <w:t xml:space="preserve">hal-03413427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Likelihood Ratio Test Based Approach for Stator-Fault Detection in a PWM Inverter-Fed Induction Motor Drive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid estimator-based harmonic robust grid synchronization technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (8), pp.6343-6353. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.106013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2875665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2019.106013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412761v1</w:t>
+                <w:t xml:space="preserve">hal-03412781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Likelihood Ratio Test Based Approach for Stator-Fault Detection in a PWM Inverter-Fed Induction Motor Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (8), pp.6343-6353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2018.2875665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412882v1</w:t>
+                <w:t xml:space="preserve">hal-03412761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et détection des défauts dans les machines asynchrones par des méthodes avancées de traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batterie alternative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Marine Current Turbine System Post-Fault Behavior under an Open Circuit Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15598/aeee.v16i3.2839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413435v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgrids energy management systems: A critical review on methods, solutions, and prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+                <w:t xml:space="preserve">Batterie alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03412877v1</w:t>
+                <w:t xml:space="preserve">hal-03413435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microgrids energy management systems: A critical review on methods, solutions, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fahad Zia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.1033-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531783v1</w:t>
+                <w:t xml:space="preserve">hal-03412877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390248v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413255v1</w:t>
+                <w:t xml:space="preserve">hal-01531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Simulation of a PMSG-based Marine Current Turbine System under Faulty Rectifier Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifeddine Ben Elghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.715-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15325008.2017.1293197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651982v1</w:t>
+                <w:t xml:space="preserve">hal-02390248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A comparison of fault-tolerant control strategies for a PMSG-based marine current turbine system under generator side converter faulty conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356692v1</w:t>
+                <w:t xml:space="preserve">hal-03413255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2625769⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531787v1</w:t>
+                <w:t xml:space="preserve">hal-01356692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machines Fault Detection Based on Subspace Spectral Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (9), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, May-June 2017, 53 (3), pp.3039 - 3048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2570741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2625769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356659v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded H-Bridge Multilevel Inverter System Fault Diagnosis Using a PCA and Multiclass Relevance Vector Machine Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Induction Machines Fault Detection Based on Subspace Spectral Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2570741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413198v1</w:t>
+                <w:t xml:space="preserve">hal-01356659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machine Diagnosis using Stator Current Advanced Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (3), pp.76-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Monitoring of Induction Motors Based on Stator Currents Demodulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cascaded H-Bridge Multilevel Inverter System Fault Diagnosis Using a PCA and Multiclass Relevance Vector Machine Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tianzhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL REVIEW OF ELECTRICAL ENGINEERING-IREE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276936v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Condition Monitoring of Induction Motors Based on Stator Currents Demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL REVIEW OF ELECTRICAL ENGINEERING-IREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.704-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/iree.v10i6.7594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077487v1</w:t>
+                <w:t xml:space="preserve">hal-01276936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.4064 - 4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079500v1</w:t>
+                <w:t xml:space="preserve">hal-01058109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058109v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Impedance Spectroscopy Contribution to Failure Diagnosis in Wind Turbine Generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223499v1</w:t>
+                <w:t xml:space="preserve">hal-01079500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Impedance Spectroscopy Contribution to Failure Diagnosis in Wind Turbine Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Becherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hachemi Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (3), pp.147-153</w:t>
+              <w:t xml:space="preserve">International Journal on Energy Conversion (IRECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.147 - 153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926396v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Frequency Spectral Subtraction and Its Contribution to Induction Machines' Bearings Condition Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">On Impedance Spectroscopy Contribution to Failure Diagnosis in Wind Turbine Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Becherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2012.2227746⟩</w:t>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-05237031v1</w:t>
+                <w:t xml:space="preserve">hal-00926396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRC-based cascade controller applied to Stacked Interleaved Buck Converter Powering a PEM Electrolyser: Comparison with backstepping method and PI compensator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Current Frequency Spectral Subtraction and Its Contribution to Induction Machines' Bearings Condition Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...176 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.135 - 144. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Joraiche</w:t>
-[...5542 lines deleted...]
-                <w:t xml:space="preserve">hal-02903344v1</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2012.2227746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On parametric spectral estimation for induction machine faults detection in stationary and nonstationary environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Université de Bretagne occidentale - Brest, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01019643v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-03413457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13810,51 +7884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3D7B63"/>
+    <w:nsid w:val="F020BB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14041,51 +8115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elhoussin-elbouchikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7173-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid El Moubarek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.11.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3631551" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daghouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs7020052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106937" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Katir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fekih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10111074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108525" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212725" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Krichen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Benhadj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8030035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Biricik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112927" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muyeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuaanan Techato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbouzid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2917357" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Ben Hadj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i6.18602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mediouni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i2.17001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Becherif" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237031v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Joraiche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Aouadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532605001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237114v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237056v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099312" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237132v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Elfarsaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099431" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.391" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113226" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPIES48661.2020.9242919" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEIT48248.2020.9113221" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254854" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02614510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927629" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aghmadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPSE49633.2019.9041118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926947" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926891" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toumi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amirat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trabelsi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mimouni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2018.8362561" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Kermarrec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8216410" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mimouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413380v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbouzid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7951996" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Kaikaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kecita" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.H. Benbouzid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7792985" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Elghali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elbouchikhi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Benelghali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03928-279-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delpha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO201E_ch3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903342v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720317.ch4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPO153E_ch1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02903344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Harmouche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720584.ch4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01019643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03413457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elhoussin-elbouchikhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7173-9318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122139" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chrif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2026.127956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101246" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108609" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid El Moubarek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.11.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miadreza Shafie-Khah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Amry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Gall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3631551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hezzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Bouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifeddine Ben Elghali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12010067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Daghouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17092111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Toumi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v11i2.23541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bennia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Harrag" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Daili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17010059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Katir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fekih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3288494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11030679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/designs7020052" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106937" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10111074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fahad Zia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashood Nasir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vasquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15166037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ouramdane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082830" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10212725" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la-Hayet Mouss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bentrcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03150538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107190" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muyeen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuaanan Techato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13030653" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin Pay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106661" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Krichen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Benhadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaieb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines8030035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134895v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Biricik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112927" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Saidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naourez Ben Hadj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i6.18602" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106207" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2917357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/322/1/012001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412779v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mediouni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecon.v7i2.17001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.106013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2018.2875665" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413430v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trabelsi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15598/aeee.v16i3.2839" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1293197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Becherif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hachemi Benbouzid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926396v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01019643v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>