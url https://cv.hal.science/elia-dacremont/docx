--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2425,177 +2425,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03594270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leprêtre</w:t>
+                <w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schnürle</w:t>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Evain</w:t>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Moorcroft</w:t>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215521v1</w:t>
+                <w:t xml:space="preserve">insu-03445510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Automated Throw Backstripping Method to Characterize Recent Faulting Activity Migration in the Al Hoceima Bay (Northeast Morocco): Geodynamic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Tendero-Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2617,237 +2617,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2021.645942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+                <w:t xml:space="preserve">F. Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">D. Moorcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03445510v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphase Deformation and Strain Migration on the Septentrional‐Oriente Fault Zone in the Windward Passage, Northern Caribbean Plate Boundary</w:t>
               </w:r>
@@ -2944,295 +2944,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moulin</w:t>
+                <w:t xml:space="preserve">A. Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aslanian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Schnürle</w:t>
+                <w:t xml:space="preserve">G. Teurquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429986v1</w:t>
+                <w:t xml:space="preserve">hal-03004274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Teurquety</w:t>
+                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (3), </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004274v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Quaternary tectonic evolution of the southern margin of the Alboran Basin (Western Mediterranean)</w:t>
               </w:r>
@@ -3610,295 +3610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133,000 Years of Sedimentary Record in a Contourite Drift in the Western Alboran Sea: Sediment Sources and Paleocurrent Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves López-González</w:t>
+                <w:t xml:space="preserve">Raul Periáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Bozzano</w:t>
+                <w:t xml:space="preserve">Jose María Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.345. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9080345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920126v1</w:t>
+                <w:t xml:space="preserve">insu-03595803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">133,000 Years of Sedimentary Record in a Contourite Drift in the Western Alboran Sea: Sediment Sources and Paleocurrent Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves López-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose María Abril</w:t>
+                <w:t xml:space="preserve">Graziella Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9080345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595803v1</w:t>
+                <w:t xml:space="preserve">hal-03920126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake crisis unveils the growth of an incipient continental fault system</w:t>
               </w:r>
@@ -4678,325 +4678,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic evidence of current-controlled sedimentation in the Alboran Sea during the Pliocene and Quaternary: Palaeoceanographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marcaillou</w:t>
+                <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Yves Collot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mahamat</w:t>
+                <w:t xml:space="preserve">Belén Aloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 378, pp.292-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256399v1</w:t>
+                <w:t xml:space="preserve">hal-01412636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic evidence of current-controlled sedimentation in the Alboran Sea during the Pliocene and Quaternary: Palaeoceanographic implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferran Estrada</w:t>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Aloson</w:t>
+                <w:t xml:space="preserve">A. Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 378, pp.292-311. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412636v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10601,286 +10601,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoko Owari</w:t>
+                <w:t xml:space="preserve">Jaime Frigola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nagisa Suzuki</w:t>
+                <w:t xml:space="preserve">Lou Torcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189814v1</w:t>
+                <w:t xml:space="preserve">hal-04280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoko Owari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagisa Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280652v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'inondation par tsunami du littoral méditerranéen du Maroc : comparaison de méthodes d'évaluation</w:t>
               </w:r>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11907,51 +11907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12615,51 +12615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea basin since the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13118,346 +13118,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.−o. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bellahsen</w:t>
+                <w:t xml:space="preserve">L. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460103v1</w:t>
+                <w:t xml:space="preserve">hal-00460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.−o. Beslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Autin</w:t>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Watremez</w:t>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460109v1</w:t>
+                <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13499,103 +13499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t>
@@ -13624,103 +13624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T23F-03</w:t>
@@ -13749,51 +13749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14941,77 +14941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Owari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagisa Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15527,51 +15527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C7A8578"/>
+    <w:nsid w:val="4BB28CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15675,51 +15675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A933A8D"/>
+    <w:nsid w:val="9393A848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15823,51 +15823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8A0E5A45"/>
+    <w:nsid w:val="B00D1FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15971,51 +15971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C66EA82F"/>
+    <w:nsid w:val="65573EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16119,51 +16119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="656FA462"/>
+    <w:nsid w:val="53683F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16362,51 +16362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>