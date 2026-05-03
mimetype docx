--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1227,295 +1227,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04328282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
+                <w:t xml:space="preserve">Crustal Structure and Stratigraphy of the South Mozambique Margin to South Mozambique Ridge From Combined Wide‐Angle and Reflection Seismic and Drill Hole Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rodriguez</w:t>
+                <w:t xml:space="preserve">Philippe Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sakellariou</w:t>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Mikael Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Janin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Fanny Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. De‐clarens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), e2021EA001902 (28p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309118v1</w:t>
+                <w:t xml:space="preserve">hal-04304351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Structure and Stratigraphy of the South Mozambique Margin to South Mozambique Ridge From Combined Wide‐Angle and Reflection Seismic and Drill Hole Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leprêtre</w:t>
+                <w:t xml:space="preserve">M Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Evain</w:t>
+                <w:t xml:space="preserve">D Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Verrier</w:t>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. De‐clarens</w:t>
+                <w:t xml:space="preserve">A Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), e2021EA001902 (28p.). </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EA001902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304351v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tsunami inundation in the plain of Martil (north Morocco): Comparison of four inundation estimation methods</w:t>
               </w:r>
@@ -1629,291 +1629,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of faults from 2D seismic data using multi-attribute analysis and artificial neural network: a case study from Nekor Basin, North Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Es-Sabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Akka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-022-00088-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610750v1</w:t>
+                <w:t xml:space="preserve">hal-03920005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of faults from 2D seismic data using multi-attribute analysis and artificial neural network: a case study from Nekor Basin, North Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
+                <w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Akka</w:t>
+                <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer Jabour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42990-022-00088-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920005v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Alboran Sea basin extension and continental collision from magnetic anomalies related to magmatism (western Mediterranean)</w:t>
               </w:r>
@@ -2161,1545 +2161,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic préliminaire de l’exposition du littoral méditerranéen du Maroc face au risque de tsunami</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mercier</w:t>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Creach</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98 (3-4), pp.546-565. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558958v1</w:t>
+                <w:t xml:space="preserve">insu-03594270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Limpopo Magma-Rich Transform Margin, South Mozambique: 1. Insights From Deep-Structure Seismic Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Watremez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roche</w:t>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moorcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC006915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03594270v1</w:t>
+                <w:t xml:space="preserve">hal-03215521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+                <w:t xml:space="preserve">Application of Automated Throw Backstripping Method to Characterize Recent Faulting Activity Migration in the Al Hoceima Bay (Northeast Morocco): Geodynamic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Tendero-Salmerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+                <w:t xml:space="preserve">Omar Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.645942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03445510v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Automated Throw Backstripping Method to Characterize Recent Faulting Activity Migration in the Al Hoceima Bay (Northeast Morocco): Geodynamic Implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+                <w:t xml:space="preserve">The Limpopo magma‐rich transform margin, South Mozambique – part 2: Implications for the Gondwana breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Azzouz</w:t>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.645942⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (12), pp.e2021TC006914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229459v1</w:t>
+                <w:t xml:space="preserve">insu-03445510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Structure of the North Natal Valley (Mozambique) Using Combined Wide‐Angle and Reflection Seismic Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphase Deformation and Strain Migration on the Septentrional‐Oriente Fault Zone in the Windward Passage, Northern Caribbean Plate Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Oliveira de Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021171⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (8), pp.e2021TC006802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215521v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase Deformation and Strain Migration on the Septentrional‐Oriente Fault Zone in the Windward Passage, Northern Caribbean Plate Boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic préliminaire de l’exposition du littoral méditerranéen du Maroc face au risque de tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oliveira de Sá</w:t>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (8), pp.e2021TC006802. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (3-4), pp.546-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021TC006802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359322v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plio-Quaternary tectonic evolution of the southern margin of the Alboran Basin (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lafosse</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rabaute</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Do Couto</w:t>
+                <w:t xml:space="preserve">Ferran Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.741-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-741-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004274v1</w:t>
+                <w:t xml:space="preserve">hal-02618388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Ecuador offshore nonaccretionary forearc basin and margin segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 781, pp.228374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429986v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plio-Quaternary tectonic evolution of the southern margin of the Alboran Basin (Western Mediterranean)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Multiple factors controlling the deep marine sedimentation of the Alboran Sea (SW Mediterranean) after the Zanclean Atlantic Mega-flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-741-2020⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 423, pp.106138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618388v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Ecuador offshore nonaccretionary forearc basin and margin segmentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teurquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228374⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02495764v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple factors controlling the deep marine sedimentation of the Alboran Sea (SW Mediterranean) after the Zanclean Atlantic Mega-flood</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gondwana breakup: messages from the North Natal Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Alonso</w:t>
+                <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Casas</w:t>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnürle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 423, pp.106138. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3), pp.205-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2020.106138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/TER.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920074v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Periáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose María Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3763,77 +3763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">133,000 Years of Sedimentary Record in a Contourite Drift in the Western Alboran Sea: Sediment Sources and Paleocurrent Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves López-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4282,64 +4282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene-Holocene history of a tectonically active segment of the continental margin (Nekor basin, Western Mediterranean, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,90 +4416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic indentation in the central Alboran Sea (westernmost Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Galindo-Zaldívar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maleuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,429 +4678,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic evidence of current-controlled sedimentation in the Alboran Sea during the Pliocene and Quaternary: Palaeoceanographic implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+                <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferran Estrada</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Aloson</w:t>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 677-678, pp.280-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412636v1</w:t>
+                <w:t xml:space="preserve">insu-01291175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Marcaillou</w:t>
+                <w:t xml:space="preserve">Seismic evidence of current-controlled sedimentation in the Alboran Sea during the Pliocene and Quaternary: Palaeoceanographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-Yves Collot</w:t>
+                <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mahamat</w:t>
+                <w:t xml:space="preserve">Belén Aloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 378, pp.292-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256399v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Gorini</w:t>
+                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">J-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">A. Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 677-678, pp.280-311. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291175v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of quaternary transtensional tectonics in the Nekor basin (NE Morocco)</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-20. </w:t>
@@ -5220,103 +5220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of bottom currents in deep-sea morphodynamics: An example from the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 378 (SI), pp.157-170. </w:t>
@@ -5482,479 +5482,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01103821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
+                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847145v1</w:t>
+                <w:t xml:space="preserve">insu-00876910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Autin</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Razin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941719v1</w:t>
+                <w:t xml:space="preserve">hal-00847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Husson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00876910v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,51 +6070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,51 +6230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.11-18. </w:t>
@@ -6312,51 +6312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crustal structure of the north-eastern Gulf of Aden continental margin: insights from wide-angle seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,437 +6440,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00452873v1</w:t>
+                <w:t xml:space="preserve">hal-00847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lucazeau</w:t>
+                <w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00499283v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00452873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Autin</w:t>
+                <w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.554-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Basuyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t>
@@ -7136,77 +7136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Autin</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,90 +7283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t>
@@ -7416,77 +7416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7562,51 +7562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent thermal activity at the Eastern Gulf of Aden after continental break-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7614,51 +7614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-5. </w:t>
@@ -7877,51 +7877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7966,291 +7966,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patriat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111079v1</w:t>
+                <w:t xml:space="preserve">hal-00021710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021710v1</w:t>
+                <w:t xml:space="preserve">hal-00111079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t>
               </w:r>
@@ -8262,64 +8262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8383,90 +8383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to spreading in the eastern Gulf of Aden : a geophysical survey of a young oceanic basin from margin to margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t>
@@ -8656,77 +8656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamounts and Seamount-like Structures of the Alborán Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lo Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8787,381 +8787,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Triggering Mechanisms of Tsunamis in the Gulf of Cadiz and the Alboran Sea: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rabineau</w:t>
+                <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pellen</w:t>
+                <w:t xml:space="preserve">José Antonio Peláez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Pasquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shray Badhani</w:t>
+                <w:t xml:space="preserve">Desirée Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
+              <w:t xml:space="preserve">Historical Earthquakes, Tsunamis and Archaeology in the Iberian Peninsula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.65-104, 2022, Natural Science in Archaeology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1979-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03596108v1</w:t>
+                <w:t xml:space="preserve">hal-03971963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Mechanisms of Tsunamis in the Gulf of Cadiz and the Alboran Sea: An Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rabineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Belén Alonso</w:t>
+                <w:t xml:space="preserve">Virgil Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Peláez</w:t>
+                <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirée Palomino</w:t>
+                <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Attila Çiner; Stefan Grab; Etienne Jaillard; Domenico Doronzo; André Michard; Marina Rabineau; Helder I. Chaminé (Eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Earthquakes, Tsunamis and Archaeology in the Iberian Peninsula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.65-104, 2022, Natural Science in Archaeology, </w:t>
+              <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.265-270, 2022, Advances in Science, Technology &amp; Innovation, 978-3-030-72546-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-1979-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971963v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Morphology and Processes in the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bárcenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alboran Sea - Ecosystems and Marine Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.157-205, 2021, </w:t>
@@ -9199,103 +9199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geological History for the Alboran Sea Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alboran Sea - Ecosystems and Marine Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 485, Springer International Publishing, pp.111-155, 2021, </w:t>
@@ -9467,90 +9467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVERSIÓN TECTÓNICA RECIENTE DE LA ZONA CENTRAL DE ALBORÁN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9725,592 +9725,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483891v1</w:t>
+                <w:t xml:space="preserve">hal-05131727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements sédimentaires holocènes du plateau continental de la Baie d’Al Hoceima (Maroc) et lien avec les forçages tectoniques et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tournadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Vidil</w:t>
+                <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131727v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations tectono-sédimentaires au cœur d’une frontière de plaques vues par la modélisation analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10374,51 +10374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10633,51 +10633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Torcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10939,332 +10939,332 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Fondation</w:t>
+              <w:t xml:space="preserve">AIGF 2023 - Congrès de Fondation de l’Association Internationale de Géographie Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de géographie francophone, Jun 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Thomas</w:t>
+                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799434v1</w:t>
+                <w:t xml:space="preserve">hal-03799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Basquin</w:t>
+                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799440v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t>
               </w:r>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11508,761 +11508,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution structurale du détroit du Passage du Vent à la frontière nord de la plaque Caraïbe : polyphasage et migration de la déformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
+                <w:t xml:space="preserve">Did the Pleistocene tectonics in the Alboran Sea change the distribution and origin of submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587914v1</w:t>
+                <w:t xml:space="preserve">hal-03971853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03519278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Pleistocene tectonics in the Alboran Sea change the distribution and origin of submarine landslides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+                <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971853v1</w:t>
+                <w:t xml:space="preserve">hal-03588064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Manabí forearc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588064v1</w:t>
+                <w:t xml:space="preserve">hal-03587910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Manabí forearc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
+                <w:t xml:space="preserve">Evolution of the Manabí fore arc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Collot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587910v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03405908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Manabí fore arc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+                <w:t xml:space="preserve">Évolution structurale du détroit du Passage du Vent à la frontière nord de la plaque Caraïbe : polyphasage et migration de la déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.86</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03405908v1</w:t>
+                <w:t xml:space="preserve">hal-03587914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ecuadorian shelf fore-arc basins during the Neogene</w:t>
               </w:r>
@@ -12363,355 +12363,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02395061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation along the Ecuadorian shelf (1°20’N-2°20’S) from interpretation of Satellite Altimetry and dense grid of MCS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Maria José Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331155v1</w:t>
+                <w:t xml:space="preserve">insu-01916227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation along the Ecuadorian shelf (1°20’N-2°20’S) from interpretation of Satellite Altimetry and dense grid of MCS data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria José Hernandez</w:t>
+                <w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Michaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.280</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01916227v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea basin since the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -12868,277 +12868,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853597v1</w:t>
+                <w:t xml:space="preserve">insu-00853300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
+                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853300v1</w:t>
+                <w:t xml:space="preserve">insu-00853597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
               </w:r>
@@ -13243,277 +13243,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
+              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460103v1</w:t>
+                <w:t xml:space="preserve">hal-00460092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
+                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
+              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460092v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
@@ -13538,64 +13538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t>
@@ -13624,51 +13624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13676,51 +13676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T23F-03</w:t>
@@ -13788,51 +13788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13874,77 +13874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high magmatic budget of one SHEBA ridge segment : an End-member of the slow spreading processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,64 +14031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -14102,264 +14102,264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-proxy evidence of activity of the Bokkoya fault system during the Last Glacial Maximum (LGM), Alboran sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alana Oliveira de Sà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Elia D Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132816v1</w:t>
+                <w:t xml:space="preserve">hal-05588023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Tortonian to Pleistocene deformations of Alboran domain (Western Mediterranean): new insights from ALBANEO project and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14423,51 +14423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Heat Flow Distribution in the Westernmost Mediterranean Sea: Insights from the Albacore Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14483,983 +14483,1117 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary fault activity of the southern part of the Al Idrissi strike-slip fault system, Alboran sea: an integrated multi-proxy approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Vidil</w:t>
+                <w:t xml:space="preserve">Alana Oliveira de Sà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Caroir</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13085⟩</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05127789v1</w:t>
+                <w:t xml:space="preserve">hal-05132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enigmatic deep-water seafloor depressions east of Tortue Island, Northern Haiti margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
+                <w:t xml:space="preserve">Late Quaternary fault activity of the southern part of the Al Idrissi strike-slip fault system, Alboran sea: an integrated multi-proxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmannuelle Ducassou</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 26 (4), pp.e2024GC012089, 2025, </w:t>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133301v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological, geophysical and geotechnical highlights of the southern part of the Al Idrissi strike-slip fault system from the Alboran sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Vidil</w:t>
+                <w:t xml:space="preserve">Enigmatic deep-water seafloor depressions east of Tortue Island, Northern Haiti margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6872⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 26 (4), pp.e2024GC012089, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121920v1</w:t>
+                <w:t xml:space="preserve">hal-05133301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nagisa Suzuki</w:t>
+                <w:t xml:space="preserve">Geological, geophysical and geotechnical highlights of the southern part of the Al Idrissi strike-slip fault system from the Alboran sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna and online, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275213v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Heat Flow Measurements in the Alboran Sea, westernmost Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
+                <w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoko Owari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Ketzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagisa Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geological Society of Japan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190641v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Septentrional Oriente strike-slip Fault Zone: polyphase deformation and fault strand switching in the Northern Caribbean plate boundary (Windward Passage)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Heat Flow Measurements in the Alboran Sea, westernmost Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Poort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUGG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971860v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Septentrional Oriente strike-slip Fault Zone: polyphase deformation and fault strand switching in the Northern Caribbean plate boundary (Windward Passage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId405"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15527,51 +15661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BB28CA5"/>
+    <w:nsid w:val="CC90768F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15675,51 +15809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9393A848"/>
+    <w:nsid w:val="57F15BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15823,51 +15957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B00D1FB5"/>
+    <w:nsid w:val="B3BB05DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15971,51 +16105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65573EF1"/>
+    <w:nsid w:val="346BA4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16119,51 +16253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="53683F58"/>
+    <w:nsid w:val="2DB9FEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16362,51 +16496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588023v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia D Acremont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18578" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>