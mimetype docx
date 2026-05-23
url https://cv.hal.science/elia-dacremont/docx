--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1629,291 +1629,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of faults from 2D seismic data using multi-attribute analysis and artificial neural network: a case study from Nekor Basin, North Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Es-Sabbar</w:t>
+                <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-022-00088-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920005v1</w:t>
+                <w:t xml:space="preserve">hal-03610750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and origin of submarine landslides in the active margin of the southern Alboran Sea (Western Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of faults from 2D seismic data using multi-attribute analysis and artificial neural network: a case study from Nekor Basin, North Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Es-Sabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Akka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Jabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 445, pp.106739. </w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42990-022-00088-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610750v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Alboran Sea basin extension and continental collision from magnetic anomalies related to magmatism (western Mediterranean)</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (2), pp.741-765. </w:t>
@@ -3361,51 +3361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphase Tectonic Evolution of Fore‐Arc Basin Related to STEP Fault as Revealed by Seismic Reflection Data From the Alboran Sea (W‐Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,295 +3610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">133,000 Years of Sedimentary Record in a Contourite Drift in the Western Alboran Sea: Sediment Sources and Paleocurrent Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves López-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose María Abril</w:t>
+                <w:t xml:space="preserve">Graziella Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (8), pp.345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9080345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03595803v1</w:t>
+                <w:t xml:space="preserve">hal-03920126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">133,000 Years of Sedimentary Record in a Contourite Drift in the Western Alboran Sea: Sediment Sources and Paleocurrent Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of alongslope processes on modern turbidite systems and canyons in the Alboran Sea (southwestern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Ercilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves López-González</w:t>
+                <w:t xml:space="preserve">Raul Periáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Bozzano</w:t>
+                <w:t xml:space="preserve">Jose María Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (8), pp.345. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9080345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920126v1</w:t>
+                <w:t xml:space="preserve">insu-03595803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake crisis unveils the growth of an incipient continental fault system</w:t>
               </w:r>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene-Holocene history of a tectonically active segment of the continental margin (Nekor basin, Western Mediterranean, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maleuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,445 +4678,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+                <w:t xml:space="preserve">J-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Augier</w:t>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291175v1</w:t>
+                <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evidence of current-controlled sedimentation in the Alboran Sea during the Pliocene and Quaternary: Palaeoceanographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Aloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 378, pp.292-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-Yves Collot</w:t>
+                <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea Basin in the last 25 Myrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahamat</w:t>
+                <w:t xml:space="preserve">Noëmie Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 677-678, pp.280-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256399v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of quaternary transtensional tectonics in the Nekor basin (NE Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5125,3501 +5137,3501 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Tahayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bre.12185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of bottom currents in deep-sea morphodynamics: An example from the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javier Hernandez-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 378 (SI), pp.157-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imagery of active faulting offshore Al Hoceima, Northern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 632, pp.160-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01103821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00876910v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
+                <w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t>
+              <w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847145v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00876910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift uplift of the Dhofar margin (Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beaurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.11-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00975.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crustal structure of the north-eastern Gulf of Aden continental margin: insights from wide-angle seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Unternehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 184 (2), pp.575 - 594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04881.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847721v1</w:t>
+                <w:t xml:space="preserve">insu-00452873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.554-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00452873v1</w:t>
+                <w:t xml:space="preserve">hal-00499283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-flow and hydrothermal circulation at the ocean-continent transition of the eastern gulf of Aden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Lucazeau</w:t>
+                <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Watremez</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.039⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00499283v1</w:t>
+                <w:t xml:space="preserve">hal-00847721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
+                <w:t xml:space="preserve">Clemence Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498087v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Basuyau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Autin</w:t>
+                <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486140v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Autin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent thermal activity at the Eastern Gulf of Aden after continental break-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal geometry of the northeastern Gulf of Aden passive margin : localization of the deformation inferred from receiver function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 168, pp.1247-1260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault reactivation and rift localization : the northeastern Gulf of Aden margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004TC001747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden: insights from magnetic and gravity data (Encens-Sheba MD117 cruise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 165 (3), pp.786-803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02950.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and evolution of the eastern Gulf of Aden conjugate margins from seismic reflection data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02524.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From rifting to spreading in the eastern Gulf of Aden : a geophysical survey of a young oceanic basin from margin to margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (4), pp.185-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2004.00550.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of a mantle plume : the Plume head lithosphere interaction in the formation of the Oceanic LIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 206, pp.379-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8629,147 +8641,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamounts and Seamount-like Structures of the Alborán Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Palomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lo Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8779,471 +8791,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering Mechanisms of Tsunamis in the Gulf of Cadiz and the Alboran Sea: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Peláez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desirée Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Earthquakes, Tsunamis and Archaeology in the Iberian Peninsula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.65-104, 2022, Natural Science in Archaeology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1979-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary Study of Marine Archives: Reconstruction of Sea-Level, Sediment Yields, Sediment Sources, Paleoclimate, Paleoceanography and Vertical Movement on Margins: Examples from the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rabineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shray Badhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Attila Çiner; Stefan Grab; Etienne Jaillard; Domenico Doronzo; André Michard; Marina Rabineau; Helder I. Chaminé (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Research on Geomorphology, Sedimentology, Marine Geosciences and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.265-270, 2022, Advances in Science, Technology &amp; Innovation, 978-3-030-72546-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72547-1_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Morphology and Processes in the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bárcenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alboran Sea - Ecosystems and Marine Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.157-205, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65516-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geological History for the Alboran Sea Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomás Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9278,132 +9290,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alboran Sea - Ecosystems and Marine Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 485, Springer International Publishing, pp.111-155, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-65516-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-pristine benthic habitats on the Francesc Pagès Bank, Alboran Sea, western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Lo Iacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Grinyó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,119 +9424,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seafloor Geomorphology as Benthic Habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.889-901, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814960-7.00055-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVERSIÓN TECTÓNICA RECIENTE DE LA ZONA CENTRAL DE ALBORÁN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Tomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,70 +9562,70 @@
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.A. Álvarez-Gomez, F. Martín-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Una aproximación multidisciplinar al estudio de las fallas activas, los terremotos y el riesgo sísmico, Edition: 2014, Publisher: Instituto Geológico y Minero de España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-96, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.2263.0400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9623,91 +9635,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’amincissement continental à l’inversion tectonique : Interaction entre processus tectoniques et systèmes sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Sorbonne Universite; Institut des Sciences de la Terre de Paris, ISTeP, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04043575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9717,324 +9729,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Vidil</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131727v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift contrôlé par un système de failles décrochantes actives en mer d’Alboran :implications tectoniques, océanographiques et paléoclimatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submarine landslides in the southern margin of the Alboran Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483943v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements sédimentaires holocènes du plateau continental de la Baie d’Al Hoceima (Maroc) et lien avec les forçages tectoniques et climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tournadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10042,383 +10054,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue modelling of strike-slip fault – thrusts and strike-slip fault – volcanointeractions: application to the Alboran domain (ALBANEO project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations tectono-sédimentaires au cœur d’une frontière de plaques vues par la modélisation analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,73 +10449,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Sédimentologistes Français, 26-29 novembre 2024, Lille (France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated multi-proxy approach to characterize the southern part of the Al Idrissi strike-slip fault system, Alboran sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10512,297 +10524,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age dating and triggering mechanisms of recent submarine landslides in the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Torcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France. https://rst2023-rennes.sciencesconf.org/484873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogens dissolved in interstitial water reveal the origin of migrating fluids in sediments of the Alboran Sea (western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Owari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagisa Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10811,92 +10823,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l'inondation par tsunami du littoral méditerranéen du Maroc : comparaison de méthodes d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10955,332 +10967,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIGF 2023 - Congrès de Fondation de l’Association Internationale de Géographie Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de géographie francophone, Jun 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Basquin</w:t>
+                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799440v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard along the Alboran Coast triggered by submarine landslides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Thomas</w:t>
+                <w:t xml:space="preserve">Inundation models of a potential tsunami in the plain of Martil-Tetouan (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Basquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline El Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time for geographers - International Geographical Union Centennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799434v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ALBACORE oceanographic cruise: tectonic and sedimentary processes at distinct temporal and spatial scales in the Alboran Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11329,92 +11341,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuba's northern offshore: a witness to geodynamics evolution of the northern boundary of the Caribbean plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11423,387 +11435,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara La Fuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Asembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Pleistocene tectonics in the Alboran Sea change the distribution and origin of submarine landslides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
+                <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971853v1</w:t>
+                <w:t xml:space="preserve">insu-03519278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Watremez</w:t>
+                <w:t xml:space="preserve">Did the Pleistocene tectonics in the Alboran Sea change the distribution and origin of submarine landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jollivet-Castelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03519278v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limpopo magma-rich transform margin (South Mozambique), implications for the Gondwana breakup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11812,163 +11824,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Manabí forearc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,73 +11995,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Manabí fore arc basin in Ecuador: from the accretion of oceanic allochthonous terranes to the uplift of the Andes and Coastal Cordilleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12104,73 +12116,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03405908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution structurale du détroit du Passage du Vent à la frontière nord de la plaque Caraïbe : polyphasage et migration de la déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12212,87 +12224,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ecuadorian shelf fore-arc basins during the Neogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12333,100 +12345,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02395061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation along the Ecuadorian shelf (1°20’N-2°20’S) from interpretation of Satellite Altimetry and dense grid of MCS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12454,1082 +12466,1082 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01916227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic profiles across the North Anatolian Fault in the Aegean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 7426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and stratigraphic evolution of the Western Alboran Sea basin since the last 25 Myrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Do Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03551696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary Mass-Transport Deposits on the North-Eastern Alboran Seamounts (SW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ercilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUBMARINE MASS MOVEMENTS AND THEIR CONSEQUENCES: 6TH INTERNATIONAL SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.561-570, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00972-8_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Autin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Watremez</w:t>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460109v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.−o. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Beslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">L. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
+              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460092v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
+              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460103v1</w:t>
+                <w:t xml:space="preserve">hal-00460092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13538,137 +13550,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-8991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13676,110 +13688,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T23F-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13788,337 +13800,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-06792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00280092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high magmatic budget of one SHEBA ridge segment : an End-member of the slow spreading processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a thermal anomaly in the Eastern Gulf of Aden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14128,359 +14140,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-proxy evidence of activity of the Bokkoya fault system during the Last Glacial Maximum (LGM), Alboran sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia D Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Tortonian to Pleistocene deformations of Alboran domain (Western Mediterranean): new insights from ALBANEO project and analogue modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Vidil</w:t>
+                <w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alana Oliveira de Sà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05131906v1</w:t>
+                <w:t xml:space="preserve">hal-05132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Heat Flow Distribution in the Westernmost Mediterranean Sea: Insights from the Albacore Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14499,341 +14511,341 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Evolution of the Northern Caribbean Plate Boundary Insights from Seismic Reflection Data from the Northern Hispaniola Margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Granja-Bruña</w:t>
+                <w:t xml:space="preserve">Late Tortonian to Pleistocene deformations of Alboran domain (Western Mediterranean): new insights from ALBANEO project and analogue modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05132816v1</w:t>
+                <w:t xml:space="preserve">hal-05131906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary fault activity of the southern part of the Al Idrissi strike-slip fault system, Alboran sea: an integrated multi-proxy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05127789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enigmatic deep-water seafloor depressions east of Tortue Island, Northern Haiti margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14855,123 +14867,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmannuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 26 (4), pp.e2024GC012089, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological, geophysical and geotechnical highlights of the southern part of the Al Idrissi strike-slip fault system from the Alboran sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14993,159 +15005,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna and online, Austria. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry of marine sediment interstitial water in the Alboran Sea, western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoko Owari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ketzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagisa Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15168,113 +15180,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geological Society of Japan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">130th Annual Meeting of the Geological Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan. , pp.G-P-31, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Heat Flow Measurements in the Alboran Sea, westernmost Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Poort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15293,73 +15305,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Septentrional Oriente strike-slip Fault Zone: polyphase deformation and fault strand switching in the Northern Caribbean plate boundary (Windward Passage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alana Oliveira de Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15391,209 +15403,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lafuerza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, France. 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active normal faulting along the compressional margin of the Santa Elena Peninsula region (Ecuador) : inheritance processes of extensional settings related to active orogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Michaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria José Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lizeth Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposim on Andean Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15661,51 +15673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC90768F"/>
+    <w:nsid w:val="51DBC3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15809,51 +15821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57F15BC6"/>
+    <w:nsid w:val="85CCF0D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15957,51 +15969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B3BB05DB"/>
+    <w:nsid w:val="D33479F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16105,51 +16117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="346BA4E0"/>
+    <w:nsid w:val="E44941CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16253,51 +16265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2DB9FEDC"/>
+    <w:nsid w:val="F57920F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16496,51 +16508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588023v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia D Acremont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18578" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/ANR_ALBANEO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299187v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vidil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E d'Acremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Emmanuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Caroir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230922" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de Sa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lafuerza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D&#8217;acremont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ducassou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gc012089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04328282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schn&#252;rle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. De&#8208;clarens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Basquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline El Baz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jollivet-Castelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106739" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Es-Sabbar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Tahayt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Akka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Jabour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-022-00088-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03439507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Tendero-Salmer&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Galindo-Zaldivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Catal&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina M Martos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Clementucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Casalbore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ridente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108133" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03594270v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006915" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moorcroft" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azzouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.645942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03445510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira de S&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8728" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02618388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Estrada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-741-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02495764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Juan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Ercilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alonso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Casas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106138" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teurquety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Do Couto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005885" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves L&#243;pez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bozzano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Peri&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Abril" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2018.12.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02286516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Gracia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Perea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez-Loriente" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11064-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Senkans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymi Castilla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Despinois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.10.035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galindo&#8208;zaldivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ercilla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Estrada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catal&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004941" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.07.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Galindo-Zald&#237;var" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12304" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maleuvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KZWV8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Hernandez-Molina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Aloson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.01.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lebret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12185" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bruno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.09.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01103821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beaurion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00975.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rouzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Unternehr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04881.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X82FH1KG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424938v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo359" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03294.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004TC001747" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441732v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Palomino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lo Iacono" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tom&#225;s V&#225;zquez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pel&#225;ez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Palomino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1979-4_4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Pasquier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bellucci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shray Badhani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72547-1_56" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971924v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#225;rcenas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65516-7_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lo Iacono" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Griny&#243;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Conlon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814960-7.00055-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Tomas Vazquez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2263.0400" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04043575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14810" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483785v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tournadour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04724373v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05483698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600325v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15633" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280652v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Torcq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189814v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoko Owari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ketzer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagisa Suzuki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-182" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799434v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6439" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799440v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6547" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara La Fuerza" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11355" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519278v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12955" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Collot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405908v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587914v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395061v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez Salazar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916227v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Hernandez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sakellariou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03551696v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alonso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Vazquez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00972-8_50" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119269v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588023v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia D Acremont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vidil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18578" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Oliveira de S&#224;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Granja-Bru&#241;a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16999" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484117v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Poort" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131906v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14607" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127789v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13085" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133301v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Ducassou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14916" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121920v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6872" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275213v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190641v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5512" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902830v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lizeth Cisneros" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>