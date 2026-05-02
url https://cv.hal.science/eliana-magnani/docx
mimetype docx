--- v0 (2026-03-31)
+++ v1 (2026-05-02)
@@ -278,3623 +278,3692 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Bloch, jusqu’au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 542, p. 24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUIÇÃO RETICULAR DE MANUSCRITOS MEDIEVAIS: O DOSSIÊ HAGIO-LITÚRGICO LATINO DE SANTO EGÍDIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.108-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « manuscrit-monument ». Le livret hagio-liturgique de saint Jean de Réôme (Semur-en-Auxois, Bibliothèque municipale, ms. 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des sciences historiques et naturelles de Semur-en-Auxois et des fouilles d'Alésia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, CXXXI (1 (2023)), p. 153-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04293648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locus et ses contextes. Enquête lexicologique dans le corpus de textes diplomatiques latins médiévaux bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (2023-2), pp.33-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16497-5.p.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04202813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Medieval Epigraphic Corpus and its Retro-Developments (CIFM-CBMA). The Exploratory Research of the COSME2 Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: ‘Digital Humanities 2019: Complexities’, 36 (Issue Supplement_2, October 2021), pp.ii189-ii197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/llc/fqaa069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.755-761. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.122061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RHE.5.122061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lemmes » : un groupe de travail sur les outils de lemmatisation et les corpus de textes médiévaux lemmatisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (2018), pp.340-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie consacrée des femmes et l’ascétisme domestique : normes, liturgies, pratiques (fin IVe-début XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n.s. t. 29 (= t. 90), pp.5-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02101537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Entre ciel, mer et terres. L’île monastique de Lérins (Ve-XXe siècle), par Alain BOTTARO et alii, Nice-Gand, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.205-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02101548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bottaro et al., Entre ciel, mer et terres. L’île monastique de Lérins (ve-xxe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.205-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02525301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus épigraphique bourguignon (VIIIe-XVe siècle). Des catalogues aux applications numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.15591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pauvre, le Christ et le moine : la correspondance de rôles et les cérémonies du mandatum à travers les coutumiers clunisiens du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liturgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.29-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus structuré et hétérogène de textes latins médiévaux (Bourgogne, Ve-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du CERCOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01529451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophimus, Dionisus, Regulus, Felicissimus… Listes et vies des premiers évêques d’Arles (IXe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cathédrales en Provence II, 66 (259), pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01364285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[compte-rendu] Annick PETERS-CUSTOT, Bruno en Calabre. Histoire d’une fondation monastique dans l’Italie normande : S. Maria de Turri et S. Stefano del Bosco, Rome, École française de Rome, 2014, 430 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1110-1112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03445685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chartae Burgundiae Medii Aevi (CBMA). Du parchemin à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tribune d'Adonis. Partage d'expériences., 22, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[compte-rendu] « Vie d’Isarn, abbé de Saint-Victor de Marseille (XIe siècle), Présentation, édition, traduction et notes par Cécile CABY, Jean-François COTTIER, Rosa Maria DESSI, Michel LAUWERS, Jean-Pierre WEISS †, Monique ZERNER, Paris, Les Belles Lettres (Classiques de l’histoire au Moyen Âge, 48), 2010, LXV-201 p., et Lérins, une île sainte de l’Antiquité au Moyen Âge. Études réunies par Yann CODOU et Michel LAUWERS, Turnhout, Brepols, 2009 (Collection d’études médévales de Nice, 9) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, t. 56-4, n° 224, p. 407-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBMA [Chartae Burgundiae Medii Aevi] – VI. Les chartes bourguignonnes sous Philologic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.12312⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01202439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le voisinage de la French Theory et des chartes clunisiennes : théories et méthodes dans les premiers travaux de Barbara H. Rosenwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série n° 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.12541⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00795077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire, philosophie, iconographie, humanités numériques : une interdisciplinarité difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moines et seigneurs en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série n° 2 : Abbayes romanes en Provence, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices spirituels, études de mots, expériences d'images : réflexions sur l'exemple du moyen âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement Philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (1), pp.48-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eliana Magnani</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi V. Actes cisterciens et prémontrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts sacrés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, http://cem.revues.org/index11788.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[compte rendu] &amp;quot;La Fabrique des images. Visions du monde et formes de la représentation, sous la direction de Philippe Descola, Musée du quai Branly - Somogy Éditions d'Art, Paris, 2010, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de História</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 165, p. 309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00703253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi V. Actes cisterciens et prémontrés</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et anthropologie, 5. Actualisation, appropriation, appréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, http://cem.revues.org/index11788.html. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, n° 15, p. 283-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eliana Magnani</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner soi-même, donner autrui. Conversion d'adultes et oblation d'enfants en Provence (fin Xe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.131-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit 1 de Semur-en-Auxois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrik Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 15, p. 283-304</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 14, pp.101-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eliana Magnani</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi. IV. Études, éditions, historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Russo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, http://cem.revues.org/index11433.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’art et anthropologie, 4. Modèle et copie. Autour de la notion de «modèle» en anthropologie, histoire et histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.209-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.11558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Donner soi-même, donner autrui. Conversion d'adultes et oblation d'enfants en Provence (fin Xe-XIIe siècle)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi. III. Systèmes d’interrogation et recherches sur les fonds diplomatiques bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et anthropologie, 3. Exégèse textuelle, exégèse visuelle. Autour du processus de la chose, &amp;quot; res &amp;quot;, dans le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (13), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiévistes et le don. Avant et après la théorie maussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (31), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.031.0525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi II. Cartulaires, éditions, base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.6962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi. I. Les fonds diplomatiques bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.2512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szerzetesi és hatalmi hálózatok. Saint-Gilles du Gard: Languedoc-tól Magyarországig (9. század - 13. század eleje)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egyháztörténeti Szemle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8. évfolyam 1. szám A. D. MMVII, pp.41-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03505448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HUTH, Volkhard, Staufische ‘Reichshistoriographie’ und scholastische Intellektualität. Das elsässische Augustinerchorherrenstift Marbach im Spannungsfeld von regionaler Überlieferung und universalem Horizont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03410875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEISCHAB, Steffen, Georges Duby. Geschichte als Traum. Mit einem Nachwort von Jacques Le Goff und einem Interview mit Pierre Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03410873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux monastiques et réseaux de pouvoir. Saint-Gilles du Gard : du Languedoc à la Hongrie (IXe - début XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (215), p. 3-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O dom entre História e Antropologia. Figuras medievais do doador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.131-154</w:t>
+              <w:t xml:space="preserve">, 2003, 5, p. 169-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don au moyen âge. Pratique sociale et représentations perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.019.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Resenha] &amp;quot;Alain GUERREAU, L'avenir d'un passé incertain. Quelle histoire du Moyen Âge au XXIe siècle ?, Paris, Seuil, 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Signum, n° 4, p. 343-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03232033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don au Moyen Age : pratique sociale et représentations. Perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14, pp.101-102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 4, pp.62-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da catedral ao mosteiro: carreira eclesiástica e estratégia familiar na Provença do século XI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01851715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arras, dote, herança : mulher aristocrática e patrimônio familiar na Provença do final do século X ao início do século XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos Pagu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.361-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...626 lines deleted...]
-                <w:t xml:space="preserve">Réseaux monastiques et réseaux de pouvoir. Saint-Gilles du Gard : du Languedoc à la Hongrie (IXe - début XIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douaire, dot, héritage : la femme aristocratique et le patrimoine familial en Provence (fin Xe - début XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 54 (215), p. 3-26</w:t>
+              <w:t xml:space="preserve">, 1996, 46, pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Abadia de Lerins e a família de Grasse : relações entre monasticismo e aristocracia provençais do final do século X ao século XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de História</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (22), pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3904,305 +3973,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « communauté » des frères dans le corpus hagiographique bourguignon. Communitas, congregatio, conuentus, societas, uniuersitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Society, Paris - 18th Annual Symposium / 18e Colloque Annuel Medieval Communities / Communautés médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Medieval Society, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux corpus CBMA : hagiographie, épigraphie, alia. Bilan et perspectives (2017-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des applications aux manuscrits. Expériences de transcriptions automatiques de manuscrits et développements du Corpus Burgundiae Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France. http://journals.openedition.org/cem/17087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pauvre et ses doubles au Moyen Âge ou la transfiguration de la domination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’envers du décor ? Représentations de la pauvrété en Europe à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Angela BENZA; Cyril LECOSSE, Sep 2019, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translatio ou a atualização do &amp;quot;modelo&amp;quot; através dos manuscritos medievais. O exemplo da &amp;quot;crônica&amp;quot; de Saint-Martin-des-Champs (séculos XI e XIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Ciclo de Estudos Antigos e Medievais - XII Ciclo de Estudos Antigos e Medievais : Antiguidade e Medievalidade : Imagens, Símbolos e Ressignificações</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andréa L. D. O. C. Rossi; Ivan E. Rocha; Rui Oliveira Andrade Filho, Aug 2011, Assis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4212,633 +4281,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions et pratiques sociales de l'écrit médiéval en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2022, 978-2-7535-8267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03694849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moyen Âge vu d'ailleurs : voix croisées d'Amérique latine et d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'université de Dijon, pp.352, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00473286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moyen Age vu d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'études médiévales d'Auxerre, en ligne: http://cem.revues.org/sommaire3912.html, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le royaume de Bourgogne autour de l'an Mil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Castelnuovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Guilleré (ed.), Jean-Michel Poisson (ed.), Laurent Ripart (ed.), Cyrille Ducourthial (ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (8), pp.285, 2008, 978-2-915797-35-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
+                <w:t xml:space="preserve">halshs-00390179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don et sciences sociales. Théories et pratiques croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUD, pp.244, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge vu d'ailleurs II. Historiografia e pesquisas recentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Guilleré</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilário Franco Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sociétés, Religions, Politiques (8), pp.285, 2008, 978-2-915797-35-0</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio de Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto de Estudos Avançados da Universidade de São Paulo, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">EUD, pp.244, 2007</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MONASTERES ET ARISTOCRATIE EN PROVENCE -MILIEU Xe -DEBUT XIIe SIECLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lit Verlag, 10, 1999, Vita Regularis. Ordnungen und Deutungen religiosen Leben im Mittelalter, Gert Melvillle, 3-8258-3663-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Instituto de Estudos Avançados da Universidade de São Paulo, 2004</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastères et aristocratie en Provence - milieu Xe- début XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lit-Verlag, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4848,4969 +4917,5051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La correspondance de Marc Bloch et Marcel Mauss. L’Année sociologique, les Annales et les autres (1926-1928)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mesurer les représentations - explorer les savoirs. Réflexions croisées sur l’apport des corpus numériques CBMA et CARo à l’histoire de l’Europe médiévale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque HASTEC : 14 ans d’expérience collective de la recherche (2011-2024) 15-17 mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05486586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des réseaux scientifiques : Marc Bloch et Marcel Mauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Mazel; Yann Potin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marc Bloch. L'histoire en résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Seuil, A paraître</w:t>
+              <w:t xml:space="preserve">, Editions du Seuil, p. 325-335, 2026, 978-2-02154635-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04796800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Roman, Psalmodi et Saint-Victor de Marseille : la question de l’abbé Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Jean-Luc Piat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye de Saint-Roman de l’Aiguille à Beaucaire. Actes du colloque des 18, 19 et 20 novembre 2022, Fourques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté de communes Beaucaire Terre d’Argence, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04796752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus de textos medievales digitalizados ¿Para qué sirve?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Qué Edad Media hoy? Desafïos globales, nuevas vías, otros públicoas. L Semana Internacional de Estudios Medievales. Estella-Lizarra 16-19 de julio de 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gobierno de Navarra, pp.91-107, 2025, 978-84-235-3724-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gobierno de Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2025, 978-84-235-3724-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04796784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un concile d’Arles inédit contre les hérésies : simonie et nicolaïsme (ca. 1046-1049). « Le concile comme thérapie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Geneviève Bührer-Thierry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04796769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hagiographie en Provence. Provinces d’Arles, Aix et Embrun (Ve-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernand Peloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hagiographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04220628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magnani, Eliana (dir.); Gasse-Grandjean, M.-J. (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et pratiques sociales de l’écrit médiéval en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.409, 2022, 978-2-7535-8267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Opérations sur l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magnani, Eliana (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et pratiques sociales de l’écrit médiéval en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-12, 2022, 978-2-7535-8267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Reomaus de Pierre Rouvier (1637). Sources et mise en forme de l’histoire de l’abbaye Saint-Jean de Réôme (Moutiers-Saint-Jean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magnani, Eliana (dir.); Gasse-Grandjean, M.-J. (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et pratiques sociales de l’écrit médiéval en Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.349-369, 2022, 978-2-7535-8267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier hagiographique et liturgique de saint Gilles. Composition et diffusion des manuscrits médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques. Recherches archéologiques sur l’art roman.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Marion Charlet - Ville de Saint-Gilles, pp.20-39, 2021, 978-29-56630-92-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny and Religious Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott G. Bruce, Steven Vanderputten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to the Abbey of Cluny in the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.244-264, 2021, 978-90-04-49923-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004499232_014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03484022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chartae au Corpus: La plateforme des CBMA - Chartae/Corpus Burgundiae Medii Aevi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Balouzat-Loubet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques. Recherches archéologiques sur l’art roman.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digitizing Medieval Sources. Challanges and Methodologies /L’édition en ligne de documents d’archives médiévaux. Enjeux, méthodologie et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Brepols, pp.57-67, 2020, Atelier de Recherches sur les Textes Médiévaux, 978-2-503-58413-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.117328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female House Ascetics from the Fourth to the Twelfth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beach, Alison; Cochelin, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge History of Medieval Monasticism in the Latin West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.213-231, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781107323742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des res en série au haut Moyen Âge. Les listes dans le Liber pontificalis et les Gesta pontificum autissiodorensium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Étienne Anheim; Laurent Feller; Madeleine Jeay; Giuliano Milani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pouvoir des listes au Moyen Âge. II. Listes d’objets/listes de personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.107-154, 2020, 979-10-351-0573-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03047374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre d’Ego ou les ‘stratégies de la différence’. Esquisse de champ sémantique (IXe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jégou, Sylvie Joye, Thomas Lienhard, Jens Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendor Reginae. Passions, genre et famille. Mélanges en l’honneur de Régine Le Jan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 179-195, 2015, 978-2-503-55309-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don et échange dans la colonisation du Brésil. Les récits de la découverte (XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martín Ríos Saloma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El mundo de los conquistadores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sílex, p. 735-747, 2015, 978-84-7737-888-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01233292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagiographie et diplomatique dans le monachisme réformé en Bourgogne au miroir du manuscrit 1 de Semur-en-Auxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Céline Isaïa; Thomas Granier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et hagiographie dans l'Occident latin (VIe-XVIe siècle). Actes du colloque international de Lyon, 4-6 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Brepols, pp.183-195, 2014, Hagiologia, 978-2-503-54835-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uxor et femina. Enquête sur la désignation des femmes dans les documents diplomatiques bourguignons (IXe-XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul RENARD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place et le rôle des femmes dans l'histoire de Cluny : en hommage à Ermengarde de Blesle, mère de Guillaume le Pieux. Actes du colloque de Blesle des 23 et 24 avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Créer, pp.125-138, 2013, 9782848194196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exégèse textuelle, exégèse visuelle. Autour du processus de la chose, 'res', dans le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Laurent Feller et Ana Rodríguez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets sous contrainte. Circulation des richesses et valeur des choses au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.25-42, 2013, Série du LAMOP, 1, 978-2-85944-736-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00848687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échange dans la documentation diplomatique bourguignonne : autour du vocabulaire des transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irmgard Fees, Philippe Depreux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tauschgeschäft und Tauschurkunde vom 8. bis zum 12. Jh. / L'acte d'échange, du VIIIe au XIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau-Verlag, pp.403-426, 2013, Beihefte zum Archiv für Diplomatik, Schriftgeschichte, Siegel- und Wappenkunde, Band 13, 978-3-412-21001-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703757v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moines et la mise en registre des transferts. Formules textuelles, formules visuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Dominique Iogna­Prat, Michel Lauwers, Florian Mazel &amp; Isabelle Rosé. Avec la collaboration de Daniel Russo &amp; Christian Sapin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluny. Les moines et la société au premier âge féodal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.299-314, 2013, coll. Art et Société, 978-2-7535-2791-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Moyen Âge des anthropologues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Méhu, Néri de Barros Almeida, Marcelo Cândido da Silva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi étudier le Moyen Âge ? Les médiévistes face aux usages sociaux du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.145-158, 2012, Histoire ancienne et médiévale, 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00688788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarquia e autoridade capetíngia no século XI: imagem e texto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Néri de Barros Almeida, Marcelo Cândido da Silva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poder e construção social na Idade Média: história e historiografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora UFG, pp.47-62, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00688753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Un trésor dans le ciel'. De la pastorale de l'aumône aux trésors spirituels (IVe-IXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cordez, Pierre Alain Mariaux, Yann Potin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor au Moyen Âge. Discours, pratiques et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sismel-Edizioni del Galluzzo, pp.51-68, 2010, Micrologus' Library 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00489594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrer une donation. Acte diplomatique, vers et image dans la 'chronique versifiée de Saint-Martin-des-Champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Faggion, Laure Verdon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le don et le contre-don. Usages et ambigüités d'un paradigme anthropologique aux époques médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.23-37, 2010, Le temps de l'histoire, 978-2-85399-760-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.5510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00541527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre politique et disciplinaire : les études médiévales en Europe et en Amérique latine. Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eliana Magnani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge vu d'ailleurs : voix croisées d'Amérique latine et d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'université de Dijon, pp.7-14, 2010, Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00473287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation ostentatoire&amp;quot; et mise en registre de biens et d'objets au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Devroey, Laurent Feller, Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites et la richesse au haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.351-364, 2010, Collection Haut Moyen Âge, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00502409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l'exercice du pouvoir comtal dans le Midi. Autour d'Adélaïde Blanche d'Anjou, comtesse de Provence († 1026)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armel Nayt-Dubois et Emmanuelle Santinelli-Foltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de pouvoir, pouvoir des femmes dans l'Occident médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.273-289, 2009, Lez Valenciennes n° 41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du don aux églises au don pour le salut de l'âme en Occident (IVe-XIe siècle) : le paradigme eucharistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Bériou, Béatrice Caseau, Dominique Rigaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de l'eucharistie dans les Églises d'Orient et d'Occident (Antiquité et Moyen Âge). Vol. II : Les réceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Augustiniennes, p. 1021-1042, 2009, Collection des Études Augustiniennes. Série Moyen Âge et Temps Modernes, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastorale monastique et pratique de l'écrit. Les actes de donation de Saint-Victor de Marseille (XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Fixot et Jean-Pierre Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Victor de Marseille. Études archéologiques et historiques. Actes du Colloque Saint-Victor, Marseille,18-20 novembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.239-254, 2009, Bibliothèque de l'Antiquité tardive, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almsgiving, Donatio Pro Anima and Eucharistic Offering in the Early Middle Ages of Western Europe (4th – 9th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miriam Frenkel; Yaacov Lev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charity and Giving in Monotheistic Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Walter de Gruyter, pp.111-121, 2009, Studien zur Geschichte und Kultur des islamischen Orients. Beihefte zur Zeitschrift « Der Islam », 9783110216837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110216837.1.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenté et fraternité monastique dans les miracles posthumes de saint Honorat (Vita sancti Honorati, BHL 3976, fin XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Famille et parenté dans la vie religieuse du Midi (XIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, p. 65-78, 2008, Cahiers de Fanjeaux 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«La vie consacrée en Provence autour de l'an mil : moniales, Deo devotae, moines et clercs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Guilleré, Jean-Michel Poisson, Laurent Ripart, Cyrille Ducourthial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Royaume de Bourgogne autour de l'an mil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie, p. 93-110, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être historien du Moyen Âge en Amérique latine au début du XXIe siècle: enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néri de Barros Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Corti Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Guiance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Jorge da Motta Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être historien du Moyen Âge au XXIe siècle, XXXVIIIe Congrès de la SHMESP, Cergy-Pontoise, Evry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, 31 mai-3 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, p. 71-92, 2008, 978-2-85944-610-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des deux côtés des Alpes : les monastères provençaux et leurs dépendances en Italie (XIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frederi Arneodo et Paola Guglielmotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attraverso le Alpi : S. Michele, Novalesa, S. Teofredo e altre reti monastiche. Atti del Convegno Internazionale di Studi (Cervére-Valgrana, 12-14 marzo 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edipuglia, p. 245-259, 2008, Bibliotheca Michaelica, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos. Don et sciences sociales : une question irrésolue d'actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eliana Magnani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don et sciences sociales. Théories et pratiques croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, pp.7-14, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiévistes et le don. Avant et après la théorie maussienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eliana Magnani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don et sciences sociales. Théories et pratiques croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUD, p. 15-28, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundatores et donatores : le cercle aristocratique autour de Saint-Eusèbe au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Barruol; Yann Cadou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Saint-Eusèbe de Saignon et ses dépendances, Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.41-51, 2006, Les cahiers de Haute-Provence, 2906162884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'articulation des réseaux monastiques en Provence au Moyen Âge : Saint-Eusèbe, Saint-Gilles et Cluny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Barruol; Yann Codou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abbaye de Saint-Eusèbe de Saignon et ses dépendances, Les Alpes de Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.149-157, 2006, Les cahiers de Haute-Provence, 2906162884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pauvre, le Christ et le moine : la correspondance de rôles et les cérémonies du mandatum à travers les coutumiers clunisiens du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Tabbagh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les clercs, les fidèles et les saints en Bourgogne médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUD, p. 11-26, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Lérins dans la société féodale (Xe-XIIe siècle)» ; «Réseau de dépendances et structure ecclésiale de Lérins (XIe - milieu XVe siècle)» ; «Lérins dans la Provence angevine (XIIIe – milieu XVe siècle)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">par Mireille Labrousse, Eliana Magnani, Yann Codou, Jean-Marie Le Gall, Régis Bertrand et dom Vladimir Gaudrat,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'abbaye de Lérins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCCIS (Association pour le rayonnement de la culture cistercienne), pp.123-248, 2005, Cahiers cisterciens. Des lieux et des temps, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00118417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do evergetismo ao dom pro anima. Fundação de igrejas e esmola entre os séculos IV e VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruy de Oliveira Andrade Filho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relações de poder, educação e culture. Antigüidade e Idade Média. Estudos em homenagem ao Professor Daniel Valle Ribeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cap. 34, Editora Solis, p. 269-276, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny, Saint-André de Gap, le Dévoluy. L'implantation clunisienne en Haute-Provence – milieu Xe-XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Rigaux; Gisella Cantino Wataghin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le Dévoluy. Cultures et sociétés dans les pays alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-MSH Alpes, pp.101-119, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Don aux églises et don d'églises dans le sud-est de la Gaule : du testament d'Abbon (739) aux chartes du début du XIe siècle»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bougard; Cristina La Rocca; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauver son âme et se perpétuer. Transmission du patrimoine et mémoire au Haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-400, 2005, 978-2-7283-0737-1, 978-2-7283-1014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do evergetismo ao dom pro anima. Fundação de igrejas e esmola entre os séculos IV e VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eliana Magnani; Flávio de Campos; Hilário Franco Jr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge vu d’ailleurs II. Historiografia e pesquisas recentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudos Avançados da Universidade de São Paulo, p. 220-234, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Things and Persons. The Gift pro anima in the Elenventh and Twelfth Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Algazi; V. Groebner; B. Jussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negotiating the Gift. Pre Modern Figurations of Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vandenhoeck &amp; Ruprecht, pp.269-284, 2003, 978-3-525-35186-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances matrimoniales et circulation des biens à travers les chartes provençales (Xe-début du XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bougard; Laurent Feller; Régine Le Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dots et douaires dans le Haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2002, 2-7283-0657-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03501033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye de Saint-André et l’aristocratie provençale (fin Xe-début XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Barruol; Roseline Bacou; Alain Girard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye Saint-André de Villeneuve-lès-Avignon : histoire, archéologie, rayonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Alpes de Lumière, pp.193 - 198, 2001, 2-906162-54-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Victor de Marseille, Cluny et la politique de Grégoire VII au nord-ouest de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Constable; Gert Melville; Jörg Oberste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Cluniazenser in ihrem politisch-sozialen Umfeld </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.321-347, 1998, Vita regularis 7, 3825834417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dévotion monastique féminine en Provence (fin Xe -XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint Mayeul et son temps. Millénaire de la mort de Saint-Mayeul, 4e abbé de Cluny, 994-1994, Actes du Congrès International, Valensole 12-14 Mai 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société scientifique et littéraire des Alpes de Haute-Provence, pp.67-97, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lettres de Marc Bloch à Marcel Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Bloch. L’histoire en résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, p. 547-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CH@RC@N. Actualités de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15eiw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05504992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Madero, un parcours d’historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://lamop.hypotheses.org/8444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers CBMAhag 2022. Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, http://journals.openedition.org/cem/19337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagiographie bourguignonne 2.0 – corpus électronique et nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03500876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CBMA en corpus structuré. Atelier 2. Le corpus hagiographique bourguignon. Débats et recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01851472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’un corpus ? Compte-rendu de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://irht.hypotheses.org/3187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01610087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage du don en histoire médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, URL : http://www.menestrel.fr/spip.php?rubrique1847&amp;lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">... The countless bits of information about the past available for us' : Interview avec Lester K. Little</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lester K. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.13055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] Katherine ALLEN SMITH, War and the Making of Medieval Monastic Culture, The Boydell Press, Woodbridge, 2011, (Studies in the History of Medieval Religion, vol. XXXVII), IX-236 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.1123-1124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00878539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] Miguel Ángel LADERO QUESADA, con la colaboración de Aurora LADERO GALAN, Ejércitos y armadas de los Reyes Católicos. Nápoles y El Rosellón (1494-1504), Madrid, Real Academia de la História, 2010, XVI-861 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.1287-1288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00878534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[compte-rendu] Sally N. VAUGHN, St Anselm and the Handmaidens of God. A Study of Anselm's Correspondence with Women, Turnhout, Brepols, 2002 (Utrecht studies in medieval literacy, 7), XII-335 p. et Giles E. M. GASPER, Anselm of Canterbury and his Theological Inheritance, Aldershot, Ashgate, 2004, XVI-228 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.1115-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.1123-1124</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la célébration des abbés à la souveraineté de Cluny. Les cartulaires A, B et C (XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p. 44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.1287-1288</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00473520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et passages à l'époque médiévale (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, p. 44-45</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du manuscrit médiéval, transmission des textes, des chants, compositions peintes et décors. Le manuscrit 1 de la Bibliothèque municipale de Semur-en-Auxois au miroir de ses manuscrits voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrik Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage (éditorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] Geneviève BÜHRER-THIERRY, Évêques et pouvoir dans le royaume de Germanie. Les Églises de Bavière et de Souabe - 876-973, Paris, Picard, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, Revue Mabillon, ns 11, t. 72, 2000, p. 327-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.2.305663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03786691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu], Martha G. NEWMAN, The Boundaries of Charity. Cistercian Culture and Ecclesiastical Reform, 1098-1180, (Figurae: Reading Medieval Culture), Stanford (California), Stanford University Press, 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, Revue Mabillon, ns 9, t. 70, p. 335-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.2.305617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03785896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9820,91 +9971,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exégèse, iconographie et arborescence : autour des ciboires du XII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9914,105 +10065,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Donner, écrire, lier. Recherches sur les dynamiques sociales du Moyen Âge. Mémoire inédit : In antiquariis. Manuscrits anciens de l’Église d’Arles (IXe-début XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris 1 Panthéon-Sorbonne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04682107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10080,51 +10231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF1FE522"/>
+    <w:nsid w:val="4A7D6217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10311,51 +10462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliana-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5156-2463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066897726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293648v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.122061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11558" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154299v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrik Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11561" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.031.0525" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.558" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.019.0309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698177v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hil&#225;rio Franco J&#250;nior" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio de Campos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Olivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.117328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097486v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703757v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502409v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378767v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110216837.1.111" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ri de Barros Almeida" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti Badia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guiance" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge da Motta Bastos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293536v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2293" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920185v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester K. Little" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13055" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878539v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305663" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03785896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305617" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliana-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5156-2463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066897726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.122061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrik Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.031.0525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.019.0309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hil&#225;rio Franco J&#250;nior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio de Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siem-estella.es/uploads/files/SEM-Estella-Lizarra_50_Web.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.117328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703757v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110216837.1.111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ri de Barros Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti Badia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guiance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge da Motta Bastos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester K. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305663" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03785896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305617" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719294v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>