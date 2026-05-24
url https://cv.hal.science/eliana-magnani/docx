--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -835,235 +835,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Entre ciel, mer et terres. L’île monastique de Lérins (Ve-XXe siècle), par Alain BOTTARO et alii, Nice-Gand, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.205-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02101548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie consacrée des femmes et l’ascétisme domestique : normes, liturgies, pratiques (fin IVe-début XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n.s. t. 29 (= t. 90), pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02101537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] Entre ciel, mer et terres. L’île monastique de Lérins (Ve-XXe siècle), par Alain BOTTARO et alii, Nice-Gand, 2017</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bottaro et al., Entre ciel, mer et terres. L’île monastique de Lérins (ve-xxe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.205-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02525301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1421,1839 +1421,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03445685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[compte-rendu] « Vie d’Isarn, abbé de Saint-Victor de Marseille (XIe siècle), Présentation, édition, traduction et notes par Cécile CABY, Jean-François COTTIER, Rosa Maria DESSI, Michel LAUWERS, Jean-Pierre WEISS †, Monique ZERNER, Paris, Les Belles Lettres (Classiques de l’histoire au Moyen Âge, 48), 2010, LXV-201 p., et Lérins, une île sainte de l’Antiquité au Moyen Âge. Études réunies par Yann CODOU et Michel LAUWERS, Turnhout, Brepols, 2009 (Collection d’études médévales de Nice, 9) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, t. 56-4, n° 224, p. 407-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03445707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA [Chartae Burgundiae Medii Aevi] – VI. Les chartes bourguignonnes sous Philologic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chartae Burgundiae Medii Aevi (CBMA). Du parchemin à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tribune d'Adonis. Partage d'expériences., 22, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">CBMA [Chartae Burgundiae Medii Aevi] – VI. Les chartes bourguignonnes sous Philologic</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le voisinage de la French Theory et des chartes clunisiennes : théories et méthodes dans les premiers travaux de Barbara H. Rosenwein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.12312⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Hors-série n° 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dans le voisinage de la French Theory et des chartes clunisiennes : théories et méthodes dans les premiers travaux de Barbara H. Rosenwein</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire, philosophie, iconographie, humanités numériques : une interdisciplinarité difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perreaux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Hors-série n° 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.12541⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire, philosophie, iconographie, humanités numériques : une interdisciplinarité difficile</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercices spirituels, études de mots, expériences d'images : réflexions sur l'exemple du moyen âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (1), pp.48-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moines et seigneurs en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série n° 2 : Abbayes romanes en Provence, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi V. Actes cisterciens et prémontrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.12285⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 15, http://cem.revues.org/index11788.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Moines et seigneurs en Provence</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01138692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[compte rendu] &amp;quot;La Fabrique des images. Visions du monde et formes de la représentation, sous la direction de Philippe Descola, Musée du quai Branly - Somogy Éditions d'Art, Paris, 2010, 224 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts sacrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série n° 2 : Abbayes romanes en Provence, pp.12-15</w:t>
+              <w:t xml:space="preserve">Revista de História</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 165, p. 309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Exercices spirituels, études de mots, expériences d'images : réflexions sur l'exemple du moyen âge</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et anthropologie, 5. Actualisation, appropriation, appréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15, http://cem.revues.org/index11788.html. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, n° 15, p. 283-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[compte rendu] &amp;quot;La Fabrique des images. Visions du monde et formes de la représentation, sous la direction de Philippe Descola, Musée du quai Branly - Somogy Éditions d'Art, Paris, 2010, 224 p.</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01048682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner soi-même, donner autrui. Conversion d'adultes et oblation d'enfants en Provence (fin Xe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de História</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 165, p. 309-320</w:t>
+              <w:t xml:space="preserve">Signum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.131-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Eliana Magnani</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit 1 de Semur-en-Auxois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrik Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, n° 15, p. 283-304</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 14, pp.101-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Daniel Russo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi. IV. Études, éditions, historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14, pp.101-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11561⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14, http://cem.revues.org/index11433.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’art et anthropologie, 4. Modèle et copie. Autour de la notion de «modèle» en anthropologie, histoire et histoire de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eliana Magnani</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14, http://cem.revues.org/index11433.html. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11433⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14, pp.209-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire de l’art et anthropologie, 4. Modèle et copie. Autour de la notion de «modèle» en anthropologie, histoire et histoire de l’art</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi. III. Systèmes d’interrogation et recherches sur les fonds diplomatiques bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Russo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14, pp.209-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11558⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi. III. Systèmes d’interrogation et recherches sur les fonds diplomatiques bourguignons</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'art et anthropologie, 3. Exégèse textuelle, exégèse visuelle. Autour du processus de la chose, &amp;quot; res &amp;quot;, dans le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11077⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 13 (13), pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire de l'art et anthropologie, 3. Exégèse textuelle, exégèse visuelle. Autour du processus de la chose, &amp;quot; res &amp;quot;, dans le haut Moyen Âge</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiévistes et le don. Avant et après la théorie maussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (31), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.031.0525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi II. Cartulaires, éditions, base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Russo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 13 (13), pp.103-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11035⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.6962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les médiévistes et le don. Avant et après la théorie maussienne</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HUTH, Volkhard, Staufische ‘Reichshistoriographie’ und scholastische Intellektualität. Das elsässische Augustinerchorherrenstift Marbach im Spannungsfeld von regionaler Überlieferung und universalem Horizont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdm.031.0525⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ifha.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi II. Cartulaires, éditions, base de données</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03410875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi. I. Les fonds diplomatiques bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.6962⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.2512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CBMA - Chartae Burgundiae Medii Aevi. I. Les fonds diplomatiques bourguignons</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szerzetesi és hatalmi hálózatok. Saint-Gilles du Gard: Languedoc-tól Magyarországig (9. század - 13. század eleje)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyháztörténeti Szemle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8. évfolyam 1. szám A. D. MMVII, pp.41-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03505448v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03410875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEISCHAB, Steffen, Georges Duby. Geschichte als Traum. Mit einem Nachwort von Jacques Le Goff und einem Interview mit Pierre Nora</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions et pratiques sociales de l'écrit médiéval en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2022, 978-2-7535-8267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6671,182 +6671,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00688753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enregistrer une donation. Acte diplomatique, vers et image dans la 'chronique versifiée de Saint-Martin-des-Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucien Faggion, Laure Verdon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le don et le contre-don. Usages et ambigüités d'un paradigme anthropologique aux époques médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.23-37, 2010, Le temps de l'histoire, 978-2-85399-760-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.5510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Un trésor dans le ciel'. De la pastorale de l'aumône aux trésors spirituels (IVe-IXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cordez, Pierre Alain Mariaux, Yann Potin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trésor au Moyen Âge. Discours, pratiques et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sismel-Edizioni del Galluzzo, pp.51-68, 2010, Micrologus' Library 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00489594v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00541527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre politique et disciplinaire : les études médiévales en Europe et en Amérique latine. Perspective</w:t>
               </w:r>
@@ -7045,173 +7045,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pastorale monastique et pratique de l'écrit. Les actes de donation de Saint-Victor de Marseille (XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Fixot et Jean-Pierre Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Victor de Marseille. Études archéologiques et historiques. Actes du Colloque Saint-Victor, Marseille,18-20 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.239-254, 2009, Bibliothèque de l'Antiquité tardive, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du don aux églises au don pour le salut de l'âme en Occident (IVe-XIe siècle) : le paradigme eucharistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Bériou, Béatrice Caseau, Dominique Rigaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de l'eucharistie dans les Églises d'Orient et d'Occident (Antiquité et Moyen Âge). Vol. II : Les réceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Etudes Augustiniennes, p. 1021-1042, 2009, Collection des Études Augustiniennes. Série Moyen Âge et Temps Modernes, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378767v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almsgiving, Donatio Pro Anima and Eucharistic Offering in the Early Middle Ages of Western Europe (4th – 9th century)</w:t>
               </w:r>
@@ -7273,294 +7273,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«La vie consacrée en Provence autour de l'an mil : moniales, Deo devotae, moines et clercs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Guilleré, Jean-Michel Poisson, Laurent Ripart, Cyrille Ducourthial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume de Bourgogne autour de l'an mil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, p. 93-110, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être historien du Moyen Âge en Amérique latine au début du XXIe siècle: enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néri de Barros Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Corti Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Guiance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Jorge da Motta Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être historien du Moyen Âge au XXIe siècle, XXXVIIIe Congrès de la SHMESP, Cergy-Pontoise, Evry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, 31 mai-3 juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, p. 71-92, 2008, 978-2-85944-610-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parenté et fraternité monastique dans les miracles posthumes de saint Honorat (Vita sancti Honorati, BHL 3976, fin XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille et parenté dans la vie religieuse du Midi (XIIe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Privat, p. 65-78, 2008, Cahiers de Fanjeaux 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378763v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">halshs-00378764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des deux côtés des Alpes : les monastères provençaux et leurs dépendances en Italie (XIe-XIIIe siècle)</w:t>
               </w:r>
@@ -7978,173 +7978,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do evergetismo ao dom pro anima. Fundação de igrejas e esmola entre os séculos IV e VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ruy de Oliveira Andrade Filho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relações de poder, educação e culture. Antigüidade e Idade Média. Estudos em homenagem ao Professor Daniel Valle Ribeiro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cap. 34, Editora Solis, p. 269-276, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Lérins dans la société féodale (Xe-XIIe siècle)» ; «Réseau de dépendances et structure ecclésiale de Lérins (XIe - milieu XVe siècle)» ; «Lérins dans la Provence angevine (XIIIe – milieu XVe siècle)»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">par Mireille Labrousse, Eliana Magnani, Yann Codou, Jean-Marie Le Gall, Régis Bertrand et dom Vladimir Gaudrat,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'abbaye de Lérins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCCIS (Association pour le rayonnement de la culture cistercienne), pp.123-248, 2005, Cahiers cisterciens. Des lieux et des temps, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00118417v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluny, Saint-André de Gap, le Dévoluy. L'implantation clunisienne en Haute-Provence – milieu Xe-XIe siècle</w:t>
               </w:r>
@@ -10231,51 +10231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A7D6217"/>
+    <w:nsid w:val="F84E9C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10462,51 +10462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliana-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5156-2463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066897726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.122061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrik Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.031.0525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.019.0309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hil&#225;rio Franco J&#250;nior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio de Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siem-estella.es/uploads/files/SEM-Estella-Lizarra_50_Web.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.117328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703757v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5510" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110216837.1.111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378763v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ri de Barros Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti Badia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guiance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge da Motta Bastos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester K. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305663" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03785896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305617" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719294v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliana-magnani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5156-2463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066897726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04293648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04202813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.122061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02101537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrik Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.031.0525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.854" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.019.0309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232033v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guiller&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ripart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Castelnuovo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/460-le-royaume-de-bourgogne-autour-de-lan-mil.php" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hil&#225;rio Franco J&#250;nior" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio de Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796752v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siem-estella.es/uploads/files/SEM-Estella-Lizarra_50_Web.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04796769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004499232_014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.117328" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233292v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795070v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703757v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5510" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110216837.1.111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ri de Barros Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corti Badia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Guiance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Jorge da Motta Bastos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293539v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/efr/2293" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03501033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05504992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eiw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851472v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester K. Little" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878544v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305663" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03785896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.305617" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719294v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>