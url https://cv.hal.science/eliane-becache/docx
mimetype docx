--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eliane Becache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eliane BecacheChercheuse Senior INRIA & Directrice adjointe de l’EDMH projet POEMS (UMR CNRS/ENSTA/INRIA) ENSTA ParisTech, 828, Boulevard des Maréchaux, 91762 Palaiseau Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://uma.ensta-paristech.fr/~becache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse mathématique et numérique d'EDP pour la propagation d'ondes transitoires ainsi que de méthodes d'approximation pour les résoudre : domaines fictifs, éléments finis mixtes, approximations paraxiales, potentiels retardés...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution en domaine non borné : CLA (Conditions aux Limites Absorbantes), couches absorbantes parfaitement adaptées (PML) en régime transitoire et fréquentiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours Résolution des problèmes de diffraction par équations intégrales, 3ème année à l'ENSTA et M2, Master AMS.TD/TP Eléments Finis I, ANN201, 2ème année à l'ENSTA et master M1 MathApp Orsay.Cours et TD/TP Eléments Finis II, ANN202, 2ème année à l'ENSTA et master M1 MathApp Orsay.TD Introduction à la discrétisation des équations aux dérivées partielles, MA103, 1ère année à l'ENSTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112320. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of perfectly matched layers for a class of dispersive media and application to negative index metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.2775-2810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327315v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mixed formulations of quasi-reversibility to solve ill-posed problems for heat and wave equations: the 1d case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2015.9.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082445v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Radiation Boundary Conditions for Convective Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.610-628. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.231209.060111s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (11), pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Absorbing Boundary Conditions for anisotropic and convective wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (4), pp.1099-1129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Order Absorbing Boundary Conditions and Perfectly Matched Layers in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1351-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results of the fictitious domain method for a mixed formulation of the wave equation with a Neumann boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.377-398. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method with mixed finite elements for elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.1244-1267. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060655821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.1191-1217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a guitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary elastic wavefields from an apodized normal transducer. Near-field asymptotics and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Kiselev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.822-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2004.827253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order variational finite difference schemes for solving 3-D paraxial wave equations using splitting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2125(99)00038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et numérique de problèmes dynamiques de contact dans un milieu fissuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Cocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method for unilateral contact problems in non-destructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two migration methods based on paraxial equations in a 3D heterogeneous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Geophysical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, San Diego, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.218503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fictitious domain method and applications in wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2009, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, M. Papadrakakis, N.D. Lagaros, M. Fragiadakis (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-primal coupling technique with local time step for wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas thematic conference/ COUPLED PROBLEMS 2005 M. Papadrakakis, E. Onate and B. Schrefler (Eds) CIMNE, Barcelona, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7620, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the fictitious domain method for wave equation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5802, INRIA. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5486, INRIA. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires II : Analyse numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires : I. Analyse mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4690, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4538, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles, Domaines fictifs et conditions aux limites artificielles pour des problèmes hyperboliques linéaires. Applications aux ondes dans les solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Dauphine - Paris IX, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas numériques pour la résolution de l’équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques: Éléments finis mixtes et méthode des domaines fictifs pour l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations intégrales pour l'équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eliane Becache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eliane BecacheChercheuse Senior INRIA & Directrice adjointe de l’EDMH projet POEMS (UMR CNRS/ENSTA/INRIA) ENSTA ParisTech, 828, Boulevard des Maréchaux, 91762 Palaiseau Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://uma.ensta-paristech.fr/~becache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse mathématique et numérique d'EDP pour la propagation d'ondes transitoires ainsi que de méthodes d'approximation pour les résoudre : domaines fictifs, éléments finis mixtes, approximations paraxiales, potentiels retardés...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution en domaine non borné : CLA (Conditions aux Limites Absorbantes), couches absorbantes parfaitement adaptées (PML) en régime transitoire et fréquentiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours Résolution des problèmes de diffraction par équations intégrales, 3ème année à l'ENSTA et M2, Master AMS.TD/TP Eléments Finis I, ANN201, 2ème année à l'ENSTA et master M1 MathApp Orsay.Cours et TD/TP Eléments Finis II, ANN202, 2ème année à l'ENSTA et master M1 MathApp Orsay.TD Introduction à la discrétisation des équations aux dérivées partielles, MA103, 1ère année à l'ENSTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112320. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of perfectly matched layers for a class of dispersive media and application to negative index metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.2775-2810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327315v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mixed formulations of quasi-reversibility to solve ill-posed problems for heat and wave equations: the 1d case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2015.9.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082445v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Radiation Boundary Conditions for Convective Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.610-628. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.231209.060111s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (11), pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Absorbing Boundary Conditions for anisotropic and convective wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (4), pp.1099-1129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Order Absorbing Boundary Conditions and Perfectly Matched Layers in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1351-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results of the fictitious domain method for a mixed formulation of the wave equation with a Neumann boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.377-398. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method with mixed finite elements for elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.1244-1267. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060655821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.1191-1217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a guitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary elastic wavefields from an apodized normal transducer. Near-field asymptotics and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Kiselev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.822-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2004.827253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order variational finite difference schemes for solving 3-D paraxial wave equations using splitting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2125(99)00038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et numérique de problèmes dynamiques de contact dans un milieu fissuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Cocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method for unilateral contact problems in non-destructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two migration methods based on paraxial equations in a 3D heterogeneous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Geophysical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, San Diego, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.218503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fictitious domain method and applications in wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2009, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, M. Papadrakakis, N.D. Lagaros, M. Fragiadakis (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-primal coupling technique with local time step for wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas thematic conference/ COUPLED PROBLEMS 2005 M. Papadrakakis, E. Onate and B. Schrefler (Eds) CIMNE, Barcelona, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7620, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the fictitious domain method for wave equation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5802, INRIA. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5486, INRIA. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires II : Analyse numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires : I. Analyse mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4690, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4538, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles, Domaines fictifs et conditions aux limites artificielles pour des problèmes hyperboliques linéaires. Applications aux ondes dans les solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Dauphine - Paris IX, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas numériques pour la résolution de l’équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques: Éléments finis mixtes et méthode des domaines fictifs pour l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations intégrales pour l'équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26D54FB9"/>
+    <w:nsid w:val="E282421D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~becache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hagstrom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Givoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.231209.060111s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Prieto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.05.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.10.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLDK2984-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabinovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060655821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kiselev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gedney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.827253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Prieto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Petropoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004880v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~becache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hagstrom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Givoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.231209.060111s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Prieto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.05.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.10.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLDK2984-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabinovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060655821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kiselev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gedney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.827253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Prieto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Petropoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004880v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>