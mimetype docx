--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E282421D"/>
+    <w:nsid w:val="7C073B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>