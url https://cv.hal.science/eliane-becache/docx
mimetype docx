--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eliane Becache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eliane BecacheChercheuse Senior INRIA & Directrice adjointe de l’EDMH projet POEMS (UMR CNRS/ENSTA/INRIA) ENSTA ParisTech, 828, Boulevard des Maréchaux, 91762 Palaiseau Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://uma.ensta-paristech.fr/~becache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse mathématique et numérique d'EDP pour la propagation d'ondes transitoires ainsi que de méthodes d'approximation pour les résoudre : domaines fictifs, éléments finis mixtes, approximations paraxiales, potentiels retardés...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution en domaine non borné : CLA (Conditions aux Limites Absorbantes), couches absorbantes parfaitement adaptées (PML) en régime transitoire et fréquentiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours Résolution des problèmes de diffraction par équations intégrales, 3ème année à l'ENSTA et M2, Master AMS.TD/TP Eléments Finis I, ANN201, 2ème année à l'ENSTA et master M1 MathApp Orsay.Cours et TD/TP Eléments Finis II, ANN202, 2ème année à l'ENSTA et master M1 MathApp Orsay.TD Introduction à la discrétisation des équations aux dérivées partielles, MA103, 1ère année à l'ENSTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112320. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of perfectly matched layers for a class of dispersive media and application to negative index metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.2775-2810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327315v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mixed formulations of quasi-reversibility to solve ill-posed problems for heat and wave equations: the 1d case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2015.9.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082445v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Radiation Boundary Conditions for Convective Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.610-628. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.231209.060111s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (11), pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Absorbing Boundary Conditions for anisotropic and convective wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (4), pp.1099-1129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Order Absorbing Boundary Conditions and Perfectly Matched Layers in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1351-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results of the fictitious domain method for a mixed formulation of the wave equation with a Neumann boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.377-398. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method with mixed finite elements for elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.1244-1267. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060655821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.1191-1217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a guitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary elastic wavefields from an apodized normal transducer. Near-field asymptotics and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Kiselev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.822-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2004.827253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order variational finite difference schemes for solving 3-D paraxial wave equations using splitting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2125(99)00038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et numérique de problèmes dynamiques de contact dans un milieu fissuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Cocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method for unilateral contact problems in non-destructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two migration methods based on paraxial equations in a 3D heterogeneous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Geophysical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, San Diego, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.218503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fictitious domain method and applications in wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2009, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, M. Papadrakakis, N.D. Lagaros, M. Fragiadakis (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-primal coupling technique with local time step for wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas thematic conference/ COUPLED PROBLEMS 2005 M. Papadrakakis, E. Onate and B. Schrefler (Eds) CIMNE, Barcelona, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7620, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the fictitious domain method for wave equation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5802, INRIA. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5486, INRIA. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires II : Analyse numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires : I. Analyse mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4690, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4538, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles, Domaines fictifs et conditions aux limites artificielles pour des problèmes hyperboliques linéaires. Applications aux ondes dans les solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Dauphine - Paris IX, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas numériques pour la résolution de l’équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques: Éléments finis mixtes et méthode des domaines fictifs pour l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations intégrales pour l'équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eliane Becache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eliane BecacheChercheuse Senior INRIA & Directrice adjointe de l’EDMH projet POEMS (UMR CNRS/ENSTA/INRIA) ENSTA ParisTech, 828, Boulevard des Maréchaux, 91762 Palaiseau Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://uma.ensta-paristech.fr/~becache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse mathématique et numérique d'EDP pour la propagation d'ondes transitoires ainsi que de méthodes d'approximation pour les résoudre : domaines fictifs, éléments finis mixtes, approximations paraxiales, potentiels retardés...</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Résolution en domaine non borné : CLA (Conditions aux Limites Absorbantes), couches absorbantes parfaitement adaptées (PML) en régime transitoire et fréquentiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours Résolution des problèmes de diffraction par équations intégrales, 3ème année à l'ENSTA et M2, Master AMS.TD/TP Eléments Finis I, ANN201, 2ème année à l'ENSTA et master M1 MathApp Orsay.Cours et TD/TP Eléments Finis II, ANN202, 2ème année à l'ENSTA et master M1 MathApp Orsay.TD Introduction à la discrétisation des équations aux dérivées partielles, MA103, 1ère année à l'ENSTA.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Half-Space Matching method for elastodynamic scattering problems in unbounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tonnoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112320. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence analysis of time-domain PMLs for 2D electromagnetic wave propagation in dispersive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (4), pp.2451-2491. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Convergence Analysis of Time-domain Perfectly Matched Layers for The Wave Equation in Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/20M1330543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kazakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of perfectly matched layers for a class of dispersive media and application to negative index metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.2775-2810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327315v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable perfectly matched layers for a class of anisotropic dispersive models. Part I: Necessary and sufficient conditions of stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (6), pp.2399-2434. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Perfectly Matched Layers for a Cold Plasma in a Strong Background Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 341, pp.76-101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.03.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of mixed formulations of quasi-reversibility to solve ill-posed problems for heat and wave equations: the 1d case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2015.9.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers in negative index metamaterials and plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vinoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 50, p. 113-132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201550006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082445v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Radiation Boundary Conditions for Convective Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (2), pp.610-628. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.231209.060111s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (11), pp.1639-1653. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Absorbing Boundary Conditions for anisotropic and convective wave equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hagstrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 229 (4), pp.1099-1129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Order Absorbing Boundary Conditions and Perfectly Matched Layers in the Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rabinovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Givoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1351-1369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence results of the fictitious domain method for a mixed formulation of the wave equation with a Neumann boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.377-398. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method with mixed finite elements for elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.1244-1267. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/060655821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44 (3), pp.1191-1217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/040617741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a guitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Advances in Analysis of Fluid Structure Interaction, 83 (2-3), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2004.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-stationary elastic wavefields from an apodized normal transducer. Near-field asymptotics and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Kiselev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (5), pp.822-830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient numerical method for the resolution of the Kirchhoff-Love dynamic plate equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.323 - 348. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time mesh refinement for elastodynamics. Numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 194, pp.355-366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2004.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed finite element approach for viscoelastic wave propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (3), pp.255-299. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-005-3772-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la guitare acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (5), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2004.827253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.409-433. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/s0036142903420984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of perfectly matched layers, group velocities and anisotropic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 188 (2), pp.399-433. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00184-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain simulation of a guitar : Model and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Derveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 114 (6), pp.3368 - 3383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1629302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's perfectly matched layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (1), pp.87-119. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2002004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of mixed finite elements for the linear elastodynamic problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.2109-2132. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0036142999359189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-order variational finite difference schemes for solving 3-D paraxial wave equations using splitting techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2125(99)00038-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et numérique de problèmes dynamiques de contact dans un milieu fissuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Cocou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictitious domain method for unilateral contact problems in non-destructive testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two migration methods based on paraxial equations in a 3D heterogeneous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Geophysical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, San Diego, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.218503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fictitious domain method and applications in wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPDYN 2009, ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, M. Papadrakakis, N.D. Lagaros, M. Fragiadakis (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-primal coupling technique with local time step for wave propagation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeronimo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas thematic conference/ COUPLED PROBLEMS 2005 M. Papadrakakis, E. Onate and B. Schrefler (Eds) CIMNE, Barcelona, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the stability of Cartesian PMLs in corners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7620, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the convergence of the fictitious domain method for wave equation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5802, INRIA. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for time-harmonic acoustics in the presence of a uniform flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5486, INRIA. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires II : Analyse numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5159, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation d'ondes dans les milieux viscoélastiques linéaires : I. Analyse mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaâziz Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4785, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfectly matched layers for the convected Helmholtz equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4690, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the long-time behavior of unsplit Perfectly Matched Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter G. Petropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gedney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4538, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Perfectly Matched Layers, Group Velocities and Anisotropic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fauqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4304, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the analysis of Bérenger's Perfectly Matched Layers for Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4164, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Domains, Mixed Finite Elements and Perfectly Matched Layers for 2D Elastic Wave Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3889, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Finite Elements, Strong Symmetry and Mass Lumping for Elastic Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3717, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher-Order Numerical Schemes and Operator Splitting for Solving 3D Paraxial Wave Equations in Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Collino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3497, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some New Mixed Finite Elements in View of the Numerical Solution of Time Dependent Wave Propagation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3445, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes variationnelles, Domaines fictifs et conditions aux limites artificielles pour des problèmes hyperboliques linéaires. Applications aux ondes dans les solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paris Dauphine - Paris IX, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas numériques pour la résolution de l’équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques: Éléments finis mixtes et méthode des domaines fictifs pour l'élastodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Tsogka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equations intégrales pour l'équation des ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Bécache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C073B10"/>
+    <w:nsid w:val="7976F0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~becache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hagstrom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Givoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.231209.060111s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Prieto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.05.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.10.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLDK2984-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabinovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060655821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kiselev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gedney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.827253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Prieto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Petropoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004880v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uma.ensta-paristech.fr/~becache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1330543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327315v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vinoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3307" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356811v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.03.051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082445v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00969307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hagstrom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Givoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Stein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.231209.060111s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00973536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Prieto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2012.05.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.10.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLDK2984-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00974876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rabinovich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2008047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060655821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040617741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Derveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.04.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Kiselev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00982754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-801P7FWG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdela&#226;ziz Ezziani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-005-3772-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FK9PDJ02-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gedney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.827253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/s0036142903420984" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fauqueux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00184-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT163GL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1629302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142999359189" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2125(99)00038-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KC20BDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088863v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cocou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Rodriguez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Prieto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Petropoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072283v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004880v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01810774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01529244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>