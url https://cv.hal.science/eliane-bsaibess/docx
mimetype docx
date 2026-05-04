--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1370,51 +1370,51 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Hadj-Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMAG IX - 9th IIR International Conference on Caloric Cooling and Applications of Caloric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Maryland, United States</w:t>
+              <w:t xml:space="preserve">, University of Maryland, College Park, Jun 2021, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>