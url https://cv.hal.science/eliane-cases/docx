--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -787,278 +787,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the emulsifying properties of pea globulin soluble aggregates by dynamic high-pressure fluidization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Potin</w:t>
+                <w:t xml:space="preserve">The foaming properties of camel and bovine whey: The impact of pH and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Lajnaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912127v1</w:t>
+                <w:t xml:space="preserve">hal-02050012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foaming properties of camel and bovine whey: The impact of pH and heat treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Picart-Palmade</w:t>
+                <w:t xml:space="preserve">Modulation of the emulsifying properties of pea globulin soluble aggregates by dynamic high-pressure fluidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 240, pp.295-303. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.292 - 300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050012v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the techno-functional properties of pea proteins by microfluidization</w:t>
               </w:r>
@@ -1813,521 +1813,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
+                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Houzé</w:t>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nikolov Krumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bisakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (3-4), pp.1395-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295774v1</w:t>
+                <w:t xml:space="preserve">hal-02295699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of medium composition and structure on the biosynthesis of the natural flavour 1-octen-3-ol by Penicillium camemberti</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2004.06.002⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295699v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of apolar phase dielectric constant on interfacial properties of β-lactoglobulin (dielectric constant and interfacial properties of β-lactoglobulin)</w:t>
+                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rampini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.06.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295679v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of acidified skim milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic properties of acid milk gel as affected by fat nature at low level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rampini</w:t>
+                <w:t xml:space="preserve">B. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 282 (1), pp.133-141. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1006-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295716v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat induced β-lactoglobulin polymerization: role of the change in medium permittivity</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3676,51 +3676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="754402FD"/>
+    <w:nsid w:val="68FF90AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3907,51 +3907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliane-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1204-1961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241499313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Lajnaf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb07037.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X7MJJ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2003.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliane-cases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1204-1961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241499313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim A. Yassine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02078815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-019-02265-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Lajnaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Picart-Palmade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.03.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03965570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNM1HXRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLJ937D7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rampini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.115" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DF1ZLVZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houz&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.09.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SJ2LHRW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02146627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2003.07.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295883v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cuq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb07037.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X7MJJ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2003.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04593649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/livres/1446-methodes-et-dosages-de-proteines-9791027505708.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>