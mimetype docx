--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -91,3154 +91,3288 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Printed Circuit Boards by Pseudomonas aeruginosa and Achromobacter sp. Isolated from E-Waste Contaminated Soil</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of Listeria persistence in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouraoui</w:t>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bourzama</w:t>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Iratni</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sayad</w:t>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensefia</w:t>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93 (6), pp.939-953. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1013323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0026261724604986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099596v1</w:t>
+                <w:t xml:space="preserve">hal-05605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+                <w:t xml:space="preserve">Biodegradation of Printed Circuit Boards by Pseudomonas aeruginosa and Achromobacter sp. Isolated from E-Waste Contaminated Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">H. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+                <w:t xml:space="preserve">G. Bourzama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+                <w:t xml:space="preserve">N. Iratni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tachon</w:t>
+                <w:t xml:space="preserve">L. Sayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+                <w:t xml:space="preserve">N. Bensefia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
+              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (6), pp.939-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0026261724604986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742896v1</w:t>
+                <w:t xml:space="preserve">hal-05099596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Viable But Non-Culturable State of Listeria monocytogenes in the One-Health Continuum</w:t>
+                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bierne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.849915⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621580v1</w:t>
+                <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the listeria monocytogenes cellobiose transport components and their impact on virulence gene repression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Joyet</w:t>
+                <w:t xml:space="preserve">The Viable But Non-Culturable State of Listeria monocytogenes in the One-Health Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Deutscher</w:t>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.849915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000500090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.849915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619030v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be cytosolic or vacuolar: the double life of&amp;lt;em&amp;gt; Listeria monocytogene&amp;lt;/em&amp;gt;s</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Studies of the listeria monocytogenes cellobiose transport components and their impact on virulence gene repression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nguyen Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Deutscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000500090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629277v1</w:t>
+                <w:t xml:space="preserve">hal-02619030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Be Cytosolic or Vacuolar : The Double Life of Listeria monocytogenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">To be cytosolic or vacuolar: the double life of&amp;lt;em&amp;gt; Listeria monocytogene&amp;lt;/em&amp;gt;s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (136), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620720v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">To Be Cytosolic or Vacuolar : The Double Life of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kortebi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (136), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
+                <w:t xml:space="preserve">hal-03620720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and catabolism of pentitols by Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listeria monocytogenes switches from dissemination to persistence by adopting a vacuolar lifestyle in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Gabriel Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thanh Nguyen Cao</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Mokhtari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françine Ake</w:t>
+                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000447774⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1006734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602226v1</w:t>
+                <w:t xml:space="preserve">pasteur-01740291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and catabolism of pentitols by Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Constant Zébré</w:t>
+                <w:t xml:space="preserve">Nguyen Thanh Nguyen Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Moussan Aké</w:t>
+                <w:t xml:space="preserve">Abdelhamid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
+                <w:t xml:space="preserve">Françine Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000447774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638624v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Constant Zébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Moussan Aké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
+                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongfu Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Rose Koffi Nevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (9), pp.1559-1572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204416v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial phosphoenolpyruvate:carbohydrate phosphotransferase system: regulation by protein phosphorylation and phosphorylation-dependent protein-protein interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussan Ake</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Derkaoui</w:t>
+                <w:t xml:space="preserve">Zongfu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Zebre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nguyen Cao</w:t>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78 (2), pp.231-256. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MMBR.00001-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204432v1</w:t>
+                <w:t xml:space="preserve">hal-01204416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bacterial phosphoenolpyruvate:carbohydrate phosphotransferase system: regulation by protein phosphorylation and phosphorylation-dependent protein-protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Deutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+                <w:t xml:space="preserve">Moussan Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
+                <w:t xml:space="preserve">Meriem Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussan M. Ake</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+                <w:t xml:space="preserve">Arthur Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nguyen Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (2), pp.231-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.00001-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001483v1</w:t>
+                <w:t xml:space="preserve">hal-01204432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Listerial Glycerol Dehydrogenase- and Phosphoenolpyruvate-Dependent Dihydroxyacetone Kinase System Connected to the Pentose Phosphate Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussan M. Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline C. Monniot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Meriem M. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (18), pp.4972 - 4982. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1834 (7), pp.1415 - 1424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00801-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004121v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational analysis of glucose transport regulation and glucose-mediated virulence gene repression in Listeria monocytogenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+                <w:t xml:space="preserve">Novel Listerial Glycerol Dehydrogenase- and Phosphoenolpyruvate-Dependent Dihydroxyacetone Kinase System Connected to the Pentose Phosphate Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Monniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussan M. Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Josef J. Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07692.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (18), pp.4972 - 4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00801-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004557v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the serine/threonine/tyrosine phosphoproteome of the pathogenic bacterium Listeria monocytogenes reveals phosphorylated proteins related to virulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mutational analysis of glucose transport regulation and glucose-mediated virulence gene repression in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine M. D. F. M. D. Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef J. Deutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (21), pp.4155 - 4165. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (1), pp.274 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001244v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the probiotic Lactobacillus casei strain BL23</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the serine/threonine/tyrosine phosphoproteome of the pathogenic bacterium Listeria monocytogenes reveals phosphorylated proteins related to virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep S. Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mazé</w:t>
+                <w:t xml:space="preserve">Francine F. Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Boël</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Ivan I. Mijakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef J. Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00076-10⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (21), pp.4155 - 4165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204245v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of specific substitutions in virulence genes characterizing phenotypic groups of low-virulence field strains of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of the probiotic Lactobacillus casei strain BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roche</w:t>
+                <w:t xml:space="preserve">Manuel Zùniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gracieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Alexa Bourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6039-6048.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (10), pp.2647-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00076-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirR, a response regulator critical for Listeria monocytogenes virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of specific substitutions in virulence genes characterizing phenotypic groups of low-virulence field strains of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mandin</w:t>
+                <w:t xml:space="preserve">P. Gracieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Fishi</w:t>
+                <w:t xml:space="preserve">Isabelle Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dussurget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04776.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (10), pp.6039-6048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.10.6039-6048.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683240v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence and binding activity of the autolysin-adhesin ami from epidemic Listeria monocytogenes 4b</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">VirR, a response regulator critical for Listeria monocytogenes virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Fishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Vergassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.72.8.4401-4409.2004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (5), pp.1367-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04776.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682690v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of Listeria monocytogenes identifies three groups of genes differently regulated by PrfA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sequence and binding activity of the autolysin-adhesin ami from epidemic Listeria monocytogenes 4b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+                <w:t xml:space="preserve">Pierre Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Vega</w:t>
+                <w:t xml:space="preserve">Christine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47 (6), pp.1613-1625. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (8), pp.4401-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03413.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.72.8.4401-4409.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682659v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of D-alanyl-lipoteichoic acid is required for adhesion and virulence of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome analysis of Listeria monocytogenes identifies three groups of genes differently regulated by PrfA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Abachin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Coppee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Poyart</w:t>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franz Fiedler</w:t>
+                <w:t xml:space="preserve">Yolanda Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43 (1), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.02723.x⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 47 (6), pp.1613-1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683442v1</w:t>
+                <w:t xml:space="preserve">hal-02682659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autolysin Ami contributes to the adhesion of Listeria monocytogenes to eukaryotic cells via its cell wall anchor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Formation of D-alanyl-lipoteichoic acid is required for adhesion and virulence of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Poyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 39 (5), pp.1212-1224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2001.02208.x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 43 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.02723.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683252v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new loci involved in adhesion of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; to eukaryotic cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The autolysin Ami contributes to the adhesion of Listeria monocytogenes to eukaryotic cells via its cell wall anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. European Listeria Genome Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-146-3-731⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (5), pp.1212-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2001.02208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694127v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of new loci involved in adhesion of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; to eukaryotic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. European Listeria Genome Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 146 ( Pt 3), pp.731-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-146-3-731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ClpC ATPase is required for cell adhesion and invasion of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamila Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (12), pp.7061-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.68.12.7061-7068.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,154 +3382,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia D Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Problems of Listeria and Listeriosis (ISOPOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3405,327 +3539,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between carbon metabolism and virulence in bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Milohanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Nait Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françine Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Sensing and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, S. Karger, 230 p., 2009, Contributions to Microbiology, 978-3-8055-9132-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000219374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of &amp;lt;i&amp;gt;Listeria&amp;lt;/i&amp;gt; persistence in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3872,51 +4124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourzama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iratni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensefia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261724604986" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.849915" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00136" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nguyen Cao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ine Ake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan Ake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Derkaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00001-14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00801-12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine M. D. F. M. D. Ake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07692.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep S. Misra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine F. Ake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Mijakovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXPPM00D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maz&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bo&#235;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#249;niga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00076-10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gracieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6039-6048.2005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Fishi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04776.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.8.4401-4409.2004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coppee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03413.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fiedler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.02723.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2001.02208.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Listeria Genome Consortium" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-731" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.12.7061-7068.2000" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824505v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Nait Abdallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000219374" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourzama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iratni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sayad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensefia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261724604986" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03621580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.849915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000500090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01740291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nguyen Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ine Ake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan Ake" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Derkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00001-14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Monniot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00801-12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine M. D. F. M. D. Ake" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07692.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep S. Misra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine F. Ake" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Mijakovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXPPM00D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bo&#235;l" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#249;niga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00076-10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gracieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.10.6039-6048.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mandin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Fishi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vergassola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04776.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.8.4401-4409.2004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coppee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Vega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03413.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abachin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pellegrini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fiedler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.02723.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2001.02208.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Listeria Genome Consortium" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-731" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Nair" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.68.12.7061-7068.2000" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Nait Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000219374" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>