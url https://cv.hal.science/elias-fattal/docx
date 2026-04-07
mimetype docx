--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -195,15695 +195,15971 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt: an update review from biokinetic and toxicological data to treatment after internal exposure</w:t>
+                <w:t xml:space="preserve">A Review of Radioactive Strontium for Radiation Protection Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Phan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 130 (1), pp.111-125. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/hp.0000000000002005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/hp.0000000000002118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186310v1</w:t>
+                <w:t xml:space="preserve">hal-05578515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalt: an update review from biokinetic and toxicological data to treatment after internal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Mathieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 130 (1), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hp.0000000000002005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524058v1</w:t>
+                <w:t xml:space="preserve">hal-05186310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective mRNA Delivery to Activated Macrophages via Hyaluronic Acid-Functionalized Lipid Nanoparticles with Optimized PEGylation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Polyelectrolyte complexation with biofunctionalized multivalent ions: Coarse-grained model and isothermal titration calorimetry experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrouchan Hotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02390⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (12), pp.124904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0315874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504529v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ristow Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Zancan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinglin Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237521v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+                <w:t xml:space="preserve">Selective mRNA Delivery to Activated Macrophages via Hyaluronic Acid-Functionalized Lipid Nanoparticles with Optimized PEGylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyuan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrouchan Hotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272960v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Qinglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihana Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Louaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jhon Mino</w:t>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322517v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezen Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lamy</w:t>
+                <w:t xml:space="preserve">Mélanie Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhon Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029253v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-based approaches for sepsis treatment: Current trends and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Louaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mansart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djillali Annane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Baticle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 386, pp.114139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114139⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05324488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(malic acid) Nanoconjugates of Pyrazinoic Acid for Lung Delivery in the Treatment of Tuberculosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezen Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00335⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735909v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphosphonate Liposomes for Cobalt and Strontium Decorporation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Landon</w:t>
+                <w:t xml:space="preserve">Nanoparticle-based approaches for sepsis treatment: Current trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Louaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Phan</w:t>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 386, pp.114139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">irsn-04530091v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(malic acid)-budesonide nanoconjugates embedded in microparticles for lung administration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Poly(malic acid) Nanoconjugates of Pyrazinoic Acid for Lung Delivery in the Treatment of Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hong van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13346-024-01571-4⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520623v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bignon</w:t>
+                <w:t xml:space="preserve">Bisphosphonate Liposomes for Cobalt and Strontium Decorporation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Broggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127 (4), pp.463-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569859v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04530091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Poly(malic acid)-budesonide nanoconjugates embedded in microparticles for lung administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Peramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13346-024-01571-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101289v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging nanoparticle platforms to improve the administration of glucocorticoids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 358, pp.273-292. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101293v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronic acid-conjugated liposomes loaded with dexamethasone: A promising approach for the treatment of inflammatory diseases</w:t>
+                <w:t xml:space="preserve">Diclofenac prodrugs nanoparticles: an alternative and efficient treatment for rheumatoid arthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Bohne Japiassu</w:t>
+                <w:t xml:space="preserve">Saadat Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fay</w:t>
+                <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+                <w:t xml:space="preserve">Aqsa Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião A Mendanha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Cynthia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 639, pp.122946. </w:t>
+              <w:t xml:space="preserve">, 2023, 643, pp.123227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173093v1</w:t>
+                <w:t xml:space="preserve">hal-04172731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac prodrugs nanoparticles: an alternative and efficient treatment for rheumatoid arthritis?</w:t>
+                <w:t xml:space="preserve">Liposomal AntagomiR‐155‐5p restores anti‐inflammatory macrophages and improves arthritis in pre‐clinical models of Rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadat Hussain</w:t>
+                <w:t xml:space="preserve">Audrey Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
+                <w:t xml:space="preserve">Bineta Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqsa Arif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Fan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Gillet</w:t>
+                <w:t xml:space="preserve">Marie Péan de Ponfilly-Sotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 643, pp.123227. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.42665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172731v1</w:t>
+                <w:t xml:space="preserve">hal-04220797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomal AntagomiR‐155‐5p restores anti‐inflammatory macrophages and improves arthritis in pre‐clinical models of Rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Hyaluronic acid-conjugated liposomes loaded with dexamethasone: A promising approach for the treatment of inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Paoletti</w:t>
+                <w:t xml:space="preserve">Kamila Bohne Japiassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bineta Ly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Francois Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião A Mendanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Péan de Ponfilly-Sotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 639, pp.122946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.42665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220797v1</w:t>
+                <w:t xml:space="preserve">hal-04173093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA-PEG forming worm-like nanoparticles despite unfavorable packing parameter: Formation mechanism, thermal stability and potential for cell internalization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging nanoparticle platforms to improve the administration of glucocorticoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 358, pp.273-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172728v1</w:t>
+                <w:t xml:space="preserve">hal-04101293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of MoS 2 Nanosheets‐Induced Pulmonary Inflammation Driven by Nanoscale Intracellular Transformation and Extracellular‐Vesicle Shuttles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Karpus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202209615⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076624v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies and controlled release formulations for the administration of bisphosphonates and their potential in radiation protection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLA-PEG forming worm-like nanoparticles despite unfavorable packing parameter: Formation mechanism, thermal stability and potential for cell internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mousnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.105154⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 643, pp.123263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280424v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of release and pharmacokinetics from nanoscale lipid prodrugs of dexamethasone with variable linkage chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
+                <w:t xml:space="preserve">Resolution of MoS 2 Nanosheets‐Induced Pulmonary Inflammation Driven by Nanoscale Intracellular Transformation and Extracellular‐Vesicle Shuttles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondareddy Cherukula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+                <w:t xml:space="preserve">Benjamin Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinda Lepetre</w:t>
+                <w:t xml:space="preserve">Dingkun Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Abreu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaminade</w:t>
+                <w:t xml:space="preserve">Sarah Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.06.031⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (13), pp.2209615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202209615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04157123v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanotherapy with everolimus reduces inflammation and fibrosis in scleroderma‐related interstitial lung disease developed by PSGL‐1 deficient mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotechnologies and controlled release formulations for the administration of bisphosphonates and their potential in radiation protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.15898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90, pp.105154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.105154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786904v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the physicochemical interactions between exenatide and two intestinal permeation enhancers: Sodium caprate (C10) and salcaprozate sodium (SNAC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Brayden</w:t>
+                <w:t xml:space="preserve">Modulation of release and pharmacokinetics from nanoscale lipid prodrugs of dexamethasone with variable linkage chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Lepetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360, pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04305542v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dexamethasone drug loading and efficacy in treating arthritis through a lipophilic prodrug entrapped into PLGA-PEG nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Calleja</w:t>
+                <w:t xml:space="preserve">Targeted nanotherapy with everolimus reduces inflammation and fibrosis in scleroderma‐related interstitial lung disease developed by PSGL‐1 deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena González-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Muñoz-Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Gómez-Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13346-021-01112-3⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (18), pp.4534-4548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354571v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between mucus mobility and alveolar macrophage targeting of surface-modified liposomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.10.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853759v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+                <w:t xml:space="preserve">Characterization of the physicochemical interactions between exenatide and two intestinal permeation enhancers: Sodium caprate (C10) and salcaprozate sodium (SNAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Twarog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Illel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 626, pp.122131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475936v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving dexamethasone drug loading and efficacy in treating arthritis through a lipophilic prodrug entrapped into PLGA-PEG nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lorscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Mathieu</w:t>
+                <w:t xml:space="preserve">Ainhoa Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chamayou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
+                <w:t xml:space="preserve">Patricia Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t>
+              <w:t xml:space="preserve">Drug Delivery and Translational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.1270-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13346-021-01112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795373v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes Loaded with Everolimus and Coated with Hyaluronic Acid: A Promising Approach for Lung Fibrosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Interplay between mucus mobility and alveolar macrophage targeting of surface-modified liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bohne Japiassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Louaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 352, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367005v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies comparison of plasma metabolism and sample stabilization for quantitative bioanalyses: Application to (R)-CE3F4 in preclinical development, including metabolite identification by high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Legrand</w:t>
+                <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.122943⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241640v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability, pharmacokinetics, and biodistribution in mice of the EPAC1 inhibitor (R)-CE3F4 entrapped in liposomes and lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 610, pp.121213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Liposomes Loaded with Everolimus and Coated with Hyaluronic Acid: A Promising Approach for Lung Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bohne Japiassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Frangipane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), pp.7743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215959v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effects of the intestinal permeation enhancers, SNAC and sodium caprate (C10): Isolated rat intestinal mucosae and sacs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Interspecies comparison of plasma metabolism and sample stabilization for quantitative bioanalyses: Application to (R)-CE3F4 in preclinical development, including metabolite identification by high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balthazar Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jaccoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1183, pp.122943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.122943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247571v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomedicine-based delivery strategies for nucleic acid gene inhibitors in inflammatory diseases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serra Gürcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 175, pp.113809. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247580v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiny dexamethasone palmitate nanoparticles for intravitreal injection: optimization and in vivo evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the effects of the intestinal permeation enhancers, SNAC and sodium caprate (C10): Isolated rat intestinal mucosae and sacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Twarog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Canioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+                <w:t xml:space="preserve">Fiona Mccartney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Leite-Nascimento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Sabine Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Illel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120509⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.105685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184392v1</w:t>
+                <w:t xml:space="preserve">hal-04247571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomedicine-based delivery strategies for nucleic acid gene inhibitors in inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.113809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247560v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jamgotchian</w:t>
+                <w:t xml:space="preserve">Tiny dexamethasone palmitate nanoparticles for intravitreal injection: optimization and in vivo evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Leite-Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600, pp.120509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430885v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT OF ACUTE LUNG INFLAMMATION BY PULMONARY DELIVERY OF ANTI-TNF-alpha SIRNA WITH PAMAM DENDRIMERS IN A MURINE MODEL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mingshi Yang</w:t>
+                <w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentino Laquintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Lopedota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Cutrignelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.08.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997033v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A head-to-head Caco-2 assay comparison of the mechanisms of action of the intestinal permeation enhancers: SNAC and sodium caprate (C10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Twarog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 152, pp.95-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomedicines for the delivery of glucocorticoids and nucleic acids as potential alternatives in the treatment of rheumatoid arthritis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">TREATMENT OF ACUTE LUNG INFLAMMATION BY PULMONARY DELIVERY OF ANTI-TNF-alpha SIRNA WITH PAMAM DENDRIMERS IN A MURINE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Foged</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wnan.1630⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893397v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous insight of in vitro and in vivo biological activities of Sambucus nigra L. extracts for industrial uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costamagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Henriques Mota</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosário Bronze</w:t>
+                <w:t xml:space="preserve">Lucie Jamgotchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112709⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247534v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled delivery of follicle-stimulating hormone in cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nanomedicines for the delivery of glucocorticoids and nucleic acids as potential alternatives in the treatment of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lorscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119904⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wnan.1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493591v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies thérapeutiques pour l’application clinique des ARN interférents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synchronous insight of in vitro and in vivo biological activities of Sambucus nigra L. extracts for industrial uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Henriques Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Custódio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosário Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.112709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493848v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies for Medical Devices: Potentialities and Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled delivery of follicle-stimulating hormone in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deguettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pallotta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ariane Boudier</w:t>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00612⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.119904 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976441v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrazinoic acid-Poly(malic acid) biodegradable nanoconjugate for efficient intracellular delivery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies thérapeutiques pour l’application clinique des ARN interférents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33218/prnano2(3).190523.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.1088 - 1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331736v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Pickering emulsions of Lipiodol for liver trans-arterial chemo-embolization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanotechnologies for Medical Devices: Potentialities and Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pallotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.01.054⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323562v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexamethasone palmitate nanoparticles: An efficient treatment for rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivana Stolfa</w:t>
+                <w:t xml:space="preserve">Pyrazinoic acid-Poly(malic acid) biodegradable nanoconjugate for efficient intracellular delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pinto Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando David Henrique dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33218/prnano2(3).190523.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323608v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Permeation Enhancers for Oral Delivery of Macromolecules: A Comparison between Salcaprozate Sodium (SNAC) and Sodium Caprate (C10)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Hyaluronic Acid–Decorated Liposomes as Innovative Targeted Delivery System for Lung Fibrotic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Frangipane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tarro Genta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics11020078⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24183291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352166v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Inhalable Solid Dosage Forms of Budesonide and Theophylline for Pulmonary Combination Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Nanoscale Lipophilic Prodrugs of Dexamethasone with Enhanced Pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lorscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPS PharmSciTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1208/s12249-019-1344-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.2999-3010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247666v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions: Preparation processes, key parameters governing their properties and potential for pharmaceutical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Biodegradable Pickering emulsions of Lipiodol for liver trans-arterial chemo-embolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Isoardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Agnely</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambros Tselikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330281v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunotoxicity of poly (lactic-co-glycolic acid) nanoparticles: influence of surface properties on dendritic cell activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pallardy</w:t>
+                <w:t xml:space="preserve">Intestinal Permeation Enhancers for Oral Delivery of Macromolecules: A Comparison between Salcaprozate Sodium (SNAC) and Sodium Caprate (C10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Twarog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarinj Fattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Heade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17435390.2018.1564078⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics11020078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323703v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronic Acid–Decorated Liposomes as Innovative Targeted Delivery System for Lung Fibrotic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Tarro Genta</w:t>
+                <w:t xml:space="preserve">Dexamethasone palmitate nanoparticles: An efficient treatment for rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lorscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Stolfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24183291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 296, pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352161v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Lipophilic Prodrugs of Dexamethasone with Enhanced Pharmacokinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+                <w:t xml:space="preserve">Design of Inhalable Solid Dosage Forms of Budesonide and Theophylline for Pulmonary Combination Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglei Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ofosu Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Löbmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Thanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00237⟩</w:t>
+              <w:t xml:space="preserve">AAPS PharmSciTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1208/s12249-019-1344-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323659v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreatic cancer stem cell proliferation is strongly inhibited by diethyldithiocarbamate-copper complex loaded into hyaluronic acid decorated liposomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Stella</w:t>
+                <w:t xml:space="preserve">Pickering emulsions: Preparation processes, key parameters governing their properties and potential for pharmaceutical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Agnely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 309, pp.302-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323431v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and comparison of spray dried non-porous and large porous particles containing meloxicam for pulmonary drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orsolya Jójárt-Laczkovich</w:t>
+                <w:t xml:space="preserve">Immunotoxicity of poly (lactic-co-glycolic acid) nanoparticles: influence of surface properties on dendritic cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.034⟩</w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.606-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2018.1564078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323410v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of echinomycin in cyclodextrin inclusion complexes into liposomes: in vitro anti-proliferative and anti-invasive activity in glioblastoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zainab Lafi</w:t>
+                <w:t xml:space="preserve">Pancreatic cancer stem cell proliferation is strongly inhibited by diethyldithiocarbamate-copper complex loaded into hyaluronic acid decorated liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Forciniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Dando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dalla Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA05636J⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (1), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247682v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Poly(Alkyl Cyanoacrylate) to Squalene as Core Material to Design Nanomedicines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formulation and comparison of spray dried non-porous and large porous particles containing meloxicam for pulmonary drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Chvatal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ambrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Katona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Jójárt-Laczkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1061186X.2019.1579822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 559, pp.68-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323788v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Encapsulation of echinomycin in cyclodextrin inclusion complexes into liposomes: in vitro anti-proliferative and anti-invasive activity in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walhan Alshaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Zraikat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Amer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Nsairat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Lafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (53), pp.30976-30988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA05636J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396633v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronated liposomes containing H2S-releasing doxorubicin are effective against P-glycoprotein-positive/doxorubicin-resistant osteosarcoma cells and xenografts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Poly(Alkyl Cyanoacrylate) to Squalene as Core Material to Design Nanomedicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gazzano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.04.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5-6), pp.470-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1061186X.2019.1579822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352164v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration kinetics of amphiphilic intraocular lenses during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyaluronated liposomes containing H2S-releasing doxorubicin are effective against P-glycoprotein-positive/doxorubicin-resistant osteosarcoma cells and xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Buondonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tortolano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Houssem Matmati</w:t>
+                <w:t xml:space="preserve">Konstantin Chegaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352158v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the role of surface chemistry on cationic phosphorus dendrimer–siRNA complexation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR01928B⟩</w:t>
+              <w:t xml:space="preserve">Cancer Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957985v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+                <w:t xml:space="preserve">Restructuration kinetics of amphiphilic intraocular lenses during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tortolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Manerlax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Matmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.420-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269455v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
+                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-02096216v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of budesonide-loaded lipid-polymer hybrid nanoparticles using a quality-by-design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglei Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Thanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Foged</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 548 (2), pp.740-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323737v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of budesonide-loaded lipid-polymer hybrid nanoparticles using a quality-by-design approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elucidating the role of surface chemistry on cationic phosphorus dendrimer–siRNA complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil El brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.094⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.10952-10962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR01928B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352157v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexamethasone palmitate large porous particles: A controlled release formulation for lung delivery of corticosteroids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323727v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+                <w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walhan Al-Shaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990240v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02096216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptamer-guided nanomedicines for anticancer drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walhan Alshaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.122-137. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2018.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA-PEG Nanoparticles Improve the Anti-Inflammatory Effect of Rosiglitazone on Macrophages by Enhancing Drug Uptake Compared to Free Rosiglitazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Mousnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chacun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (10), pp.1845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11101845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Sauvage</w:t>
+                <w:t xml:space="preserve">Dexamethasone palmitate large porous particles: A controlled release formulation for lung delivery of corticosteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252728v1</w:t>
+                <w:t xml:space="preserve">hal-02323727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory effect of anti-TNF-α SiRNA cationic phosphorus dendrimer nanocomplexes administered intranasally in a murine acute lung injury model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Foged</w:t>
+                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00572⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945636v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-induced mild hyperthermia improves the anticancer efficacy of both Taxol® and paclitaxel-loaded nanocapsules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chacun</w:t>
+                <w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walhan Alshaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 264, pp.219-227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.08.041⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02043274v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared in vivo efficiency of nanoemulsions unloaded and loaded with calixarene and soapy water in the treatment of superficial wounds contaminated by uranium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Rebière</w:t>
+                <w:t xml:space="preserve">Anti-Inflammatory effect of anti-TNF-α SiRNA cationic phosphorus dendrimer nanocomplexes administered intranasally in a murine acute lung injury model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chamarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.030⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.2379-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02551304v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters for Stable Water-in-Oil Lipiodol Emulsion for Liver Trans-Arterial Chemo-Eembolization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Paci</w:t>
+                <w:t xml:space="preserve">Ultrasound-induced mild hyperthermia improves the anticancer efficacy of both Taxol® and paclitaxel-loaded nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Boissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Varna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chacun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-017-1763-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 264, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331630v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02043274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+                <w:t xml:space="preserve">Compared in vivo efficiency of nanoemulsions unloaded and loaded with calixarene and soapy water in the treatment of superficial wounds contaminated by uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 267, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722601v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters for Stable Water-in-Oil Lipiodol Emulsion for Liver Trans-Arterial Chemo-Eembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Isoardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+                <w:t xml:space="preserve">L. Tselikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+                <w:t xml:space="preserve">A. Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (12), pp.1927-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-017-1763-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438401v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel drug delivery systems for actinides (uranium and plutonium) decontamination agents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2015.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570495v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focused ultrasound influence on calcein-loaded thermosensitive stealth liposomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02656736.2014.1000393⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438261v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo uranium decontamination efficiency on wounded skin and in vitro skin toxicity of a calixarene-loaded nanoemulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Novel drug delivery systems for actinides (uranium and plutonium) decontamination agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.24431⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570485v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Focused ultrasound influence on calcein-loaded thermosensitive stealth liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hyperthermia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02656736.2014.1000393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04736817v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary delivery of pyrazinamide-loaded large porous particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pallardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.05.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478095v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturing formulations for uranium skin decontamination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Ex vivo uranium decontamination efficiency on wounded skin and in vitro skin toxicity of a calixarene-loaded nanoemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Rebière</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/10837450.2013.823991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (6), pp.2008-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.24431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119114v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of intravitreal injection of vasoactive intestinal peptide-loaded liposomes on experimental autoimmune uveoretinitis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Seux</w:t>
+                <w:t xml:space="preserve">Pulmonary delivery of pyrazinamide-loaded large porous particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Duy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glt206⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446108v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+                <w:t xml:space="preserve">Texturing formulations for uranium skin decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belhomme-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.692-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/10837450.2013.823991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04738841v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene cleansing formulation for uranium skin contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mekhloufi</w:t>
+                <w:t xml:space="preserve">Protective effect of intravitreal injection of vasoactive intestinal peptide-loaded liposomes on experimental autoimmune uveoretinitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Funalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0b013e318298e8d3⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.1025-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glt206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110823v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanotheranostics for personalized cancer therapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Aragão Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1517/17425247.2012.736486⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug solubilization and in vitro toxicity evaluation of lipoamino acid surfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calixarene cleansing formulation for uranium skin contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ménard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+                <w:t xml:space="preserve">G. Mekhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.11.030⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (4), pp.382-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0b013e318298e8d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101335v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Infrared labeling of PLGA for in vivo imaging of nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug solubilization and in vitro toxicity evaluation of lipoamino acid surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Reul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simona Mura</w:t>
+                <w:t xml:space="preserve">Thomas Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py00520d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (2), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101322v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronic acid-bearing lipoplexes: physico-chemical characterization and in vitro targeting of the CD44 receptor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted nanotheranostics for personalized cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Diou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (12), pp.1475-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1517/17425247.2012.736486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00855565v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel surfactants with diglutamic acid polar head group: drug solubilization and toxicity studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Near Infrared labeling of PLGA for in vivo imaging of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Reul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-012-0714-8⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py00520d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101338v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-circulating perfluorooctyl bromide nanocapsules for tumor imaging by 19FMRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+                <w:t xml:space="preserve">Hyaluronic acid-bearing lipoplexes: physico-chemical characterization and in vitro targeting of the CD44 receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dufaÿ Wojcicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Leite Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+                <w:t xml:space="preserve">Silvia Arpicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gueutin</w:t>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (22), pp.5593-5602. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (3), pp.545-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.04.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2012.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101331v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization and toxicity evaluation of steroid-based surfactants designed for solubilization of poorly soluble drugs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Long-circulating perfluorooctyl bromide nanocapsules for tumor imaging by 19FMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Diou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.10.006⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (22), pp.5593-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101306v1</w:t>
+                <w:t xml:space="preserve">hal-04101331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface charge on the potential toxicity of PLGA nanoparticles towards Calu-3 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gueutin</w:t>
+                <w:t xml:space="preserve">Novel surfactants with diglutamic acid polar head group: drug solubilization and toxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (7), pp.1882-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-012-0714-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S24552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04101314v1</w:t>
+                <w:t xml:space="preserve">hal-04101338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Physicochemical characterization and toxicity evaluation of steroid-based surfactants designed for solubilization of poorly soluble drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.595-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPRAY-DRIED CHITOSAN-METAL MICROPARTICLES FOR CIPROFLOXACIN ADSORPTION: KINETIC AND EQUILIBRIUM STUDIES</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Influence of surface charge on the potential toxicity of PLGA nanoparticles towards Calu-3 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm05509g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2591-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S24552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101299v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650812v1</w:t>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and in vivo evaluation of sodium alendronate spray-dried microparticles intended for lung delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriano Carregaro</w:t>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.02.030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101301v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo decrease in uranium diffusion through intact and excoriated pig ear skin by a calixarene nanoemulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Tessier</w:t>
+                <w:t xml:space="preserve">SPRAY-DRIED CHITOSAN-METAL MICROPARTICLES FOR CIPROFLOXACIN ADSORPTION: KINETIC AND EQUILIBRIUM STUDIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibiriça Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (16), pp.7304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05509g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02962933v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Nanoparticles Meet the Bronchial Airway Barrier: How Surface Properties Affect Their Interaction with Mucus and Epithelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+                <w:t xml:space="preserve">Formulation and in vivo evaluation of sodium alendronate spray-dried microparticles intended for lung delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Carregaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm201226x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (3), pp.370-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101317v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of New 4-Hydroxy-Tamoxifen-Loaded pH-Gradient Liposomes in a Multiple Myeloma Experimental Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo decrease in uranium diffusion through intact and excoriated pig ear skin by a calixarene nanoemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagnul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbinati G</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arpicco S</w:t>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-009-0023-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (2), pp.258--267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762016v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-entrapped nanoemulsion for uranium extraction from contaminated solutions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodegradable Nanoparticles Meet the Bronchial Airway Barrier: How Surface Properties Affect Their Interaction with Mucus and Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.21932⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (11), pp.4136 - 4143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm201226x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972646v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paradigm for high-sensitivity 19 F magnetic resonance imaging of perfluorooctylbromide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (4), pp.1119-1124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.22269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02397769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomes loaded with histone deacetylase inhibitors for breast cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Urbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Plassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 397 (1-2), pp.184-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Innocuous Comb-Shaped Polymethacrylates with PEG Side Chains by Nitroxide-Mediated Radical Polymerization in Hydroalcoholic Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calixarene-entrapped nanoemulsion for uranium extraction from contaminated solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagnul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma101880m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (3), pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jps.21932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460205v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and efficient extraction of uranium from a contaminated solution by a calixarene nanoemulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Rebiere</w:t>
+                <w:t xml:space="preserve">Therapeutic Potential of New 4-Hydroxy-Tamoxifen-Loaded pH-Gradient Liposomes in a Multiple Myeloma Experimental Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbinati G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audisio D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsaud V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plassat V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpicco S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-009-0023-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975655v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of Intravitreal Injection of Vasoactive Intestinal Peptide–Loaded Liposomes on Experimental Autoimmune Uveoretinitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Naud</w:t>
+                <w:t xml:space="preserve">Facile Synthesis of Innocuous Comb-Shaped Polymethacrylates with PEG Side Chains by Nitroxide-Mediated Radical Polymerization in Hydroalcoholic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jop.2008.0074⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (22), pp.9291--9303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma101880m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507538v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la décorporation du Pu/am par le dtpa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Quick and efficient extraction of uranium from a contaminated solution by a calixarene nanoemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagnul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro/2009015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (1-2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993492v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effect of Intravitreal Injection of Vasoactive Intestinal Peptide–Loaded Liposomes on Experimental Autoimmune Uveoretinitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Mc Naud</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lajavardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/jop.2008.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485562v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Modélisation de la décorporation du Pu/am par le dtpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Sérandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2009015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360291v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of siRNA nanocapsules targeted against the EWS-Fli1 oncogene in Ewing sarcoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Herve Hillareau</w:t>
+                <w:t xml:space="preserve">Protective Effect of Intravitreal Injection of Vasoactive Intestinal Peptide–Loaded Liposomes on Experimental Autoimmune Uveoretinitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lajavardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jop.2008.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091136v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nanotechnologies for the delivery of oligonucleotides and siRNA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gervelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Serandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toub Nedjma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094679v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense oligonucleotide nanocapsules efficiently inhibit EWS-Fli1 expression in a Ewing's sarcoma model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
+                <w:t xml:space="preserve">Efficacy of siRNA nanocapsules targeted against the EWS-Fli1 oncogene in Ewing sarcoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toub Nedjma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamaddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Elhamess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hillareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oligonucleotides.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.158-168</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.892-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091082v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Innovative nanotechnologies for the delivery of oligonucleotides and siRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toub Nedjma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+                <w:t xml:space="preserve">Claude Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Connault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424614v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Antitumoral Properties of Pure Antiestrogen RU 58668-Loaded Liposomes in Multiple Myeloma.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antisense oligonucleotide nanocapsules efficiently inhibit EWS-Fli1 expression in a Ewing's sarcoma model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toub Nedjma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oligonucleotides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.158-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762028v1</w:t>
+                <w:t xml:space="preserve">hal-00091082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Connault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389005v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Antitumoral Properties of Pure Antiestrogen RU 58668-Loaded Liposomes in Multiple Myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gougelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+                <w:t xml:space="preserve">Maillard S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauduchon J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsaud V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouilleux F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connault E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411311v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gougelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532838v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel microparticulate system made of poly(methylidene malonate 2.1.2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Le Visage</w:t>
+                <w:t xml:space="preserve">Thibault Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Quaglia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Breton</w:t>
+                <w:t xml:space="preserve">Angélique Gougelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0142-9612(00)00411-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03298639v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gougelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02532838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel microparticulate system made of poly(methylidene malonate 2.1.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Le Visage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Quaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ounnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (16), pp.2229-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0142-9612(00)00411-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spongelike Alginate Nanoparticles as a New Potential System for the Delivery of Antisense Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chacun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (3), pp.301-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/oli.1.1999.9.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId580"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15951,51 +16227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="161426C1"/>
+    <w:nsid w:val="EE438F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16182,51 +16458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485562v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajavardi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bochot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goldenberg" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Naud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCBWH2Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485562v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajavardi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bochot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goldenberg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Naud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>