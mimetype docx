--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -891,472 +891,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t>
+                <w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sezen Gül</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qinglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Louaguenouni</w:t>
+                <w:t xml:space="preserve">Mélanie Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailleau</w:t>
+                <w:t xml:space="preserve">Jhon Mino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237521v1</w:t>
+                <w:t xml:space="preserve">hal-05322517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t>
+                <w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sezen Gül</w:t>
+                <w:t xml:space="preserve">Younes Louaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qinglin Wang</w:t>
+                <w:t xml:space="preserve">Thomas Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hery</w:t>
+                <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhon Mino</w:t>
+                <w:t xml:space="preserve">Elodie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322517v1</w:t>
+                <w:t xml:space="preserve">hal-05029253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihana Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Louaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029253v1</w:t>
+                <w:t xml:space="preserve">hal-05237521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sezen Gül</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-based approaches for sepsis treatment: Current trends and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Louaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,64 +1961,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Lamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqsa Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bineta Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião A Mendanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 639, pp.122946. </w:t>
@@ -3265,295 +3265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanotherapy with everolimus reduces inflammation and fibrosis in scleroderma‐related interstitial lung disease developed by PSGL‐1 deficient mice</w:t>
+                <w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena González-Sánchez</w:t>
+                <w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Muñoz-Callejas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+                <w:t xml:space="preserve">Didier Desmaële</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.15898⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786904v1</w:t>
+                <w:t xml:space="preserve">hal-03475936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted nanotherapy with everolimus reduces inflammation and fibrosis in scleroderma‐related interstitial lung disease developed by PSGL‐1 deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena González-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Muñoz-Callejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franceline Reynaud</w:t>
+                <w:t xml:space="preserve">Javier Gómez-Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Desmaële</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+                <w:t xml:space="preserve">Esther San Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (18), pp.4534-4548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.15898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475936v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physicochemical interactions between exenatide and two intestinal permeation enhancers: Sodium caprate (C10) and salcaprozate sodium (SNAC)</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Louaguenouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 352, pp.15-24. </w:t>
@@ -4101,51 +4101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balthazar Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jaccoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franceline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Laquintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Lopedota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,295 +5094,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A head-to-head Caco-2 assay comparison of the mechanisms of action of the intestinal permeation enhancers: SNAC and sodium caprate (C10)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TREATMENT OF ACUTE LUNG INFLAMMATION BY PULMONARY DELIVERY OF ANTI-TNF-alpha SIRNA WITH PAMAM DENDRIMERS IN A MURINE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Liu</w:t>
+                <w:t xml:space="preserve">Adam Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O'Brien</w:t>
+                <w:t xml:space="preserve">Camilla Foged</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Dawson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingshi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 152, pp.95-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 156, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247658v1</w:t>
+                <w:t xml:space="preserve">hal-02997033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TREATMENT OF ACUTE LUNG INFLAMMATION BY PULMONARY DELIVERY OF ANTI-TNF-alpha SIRNA WITH PAMAM DENDRIMERS IN A MURINE MODEL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+                <w:t xml:space="preserve">A head-to-head Caco-2 assay comparison of the mechanisms of action of the intestinal permeation enhancers: SNAC and sodium caprate (C10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Twarog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Foged</w:t>
+                <w:t xml:space="preserve">Kai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Andreana</w:t>
+                <w:t xml:space="preserve">Peter O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingshi Yang</w:t>
+                <w:t xml:space="preserve">Kenneth Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 156, pp.114-120. </w:t>
+              <w:t xml:space="preserve">, 2020, 152, pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997033v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t>
               </w:r>
@@ -5968,559 +5968,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies for Medical Devices: Potentialities and Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale Lipophilic Prodrugs of Dexamethasone with Enhanced Pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lorscheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Simón-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pallotta</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00612⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (7), pp.2999-3010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976441v1</w:t>
+                <w:t xml:space="preserve">hal-02323659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrazinoic acid-Poly(malic acid) biodegradable nanoconjugate for efficient intracellular delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orlando David Henrique dos Santos</w:t>
+                <w:t xml:space="preserve">Hyaluronic Acid–Decorated Liposomes as Innovative Targeted Delivery System for Lung Fibrotic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Frangipane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tarro Genta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33218/prnano2(3).190523.1⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24183291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331736v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronic Acid–Decorated Liposomes as Innovative Targeted Delivery System for Lung Fibrotic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Tarro Genta</w:t>
+                <w:t xml:space="preserve">Pyrazinoic acid-Poly(malic acid) biodegradable nanoconjugate for efficient intracellular delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pinto Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando David Henrique dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24183291⟩</w:t>
+              <w:t xml:space="preserve">Precision Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33218/prnano2(3).190523.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352161v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Lipophilic Prodrugs of Dexamethasone with Enhanced Pharmacokinetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+                <w:t xml:space="preserve">Nanotechnologies for Medical Devices: Potentialities and Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pallotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Ghermani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (7), pp.2999-3010. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.8b00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323659v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradable Pickering emulsions of Lipiodol for liver trans-arterial chemo-embolization</w:t>
               </w:r>
@@ -8061,437 +8061,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration kinetics of amphiphilic intraocular lenses during aging</w:t>
+                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tortolano</w:t>
+                <w:t xml:space="preserve">J. F. Bruxelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Saunier</w:t>
+                <w:t xml:space="preserve">S. Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Hammami</w:t>
+                <w:t xml:space="preserve">A. Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Manerlax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Matmati</w:t>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352158v1</w:t>
+                <w:t xml:space="preserve">hal-02323737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of budesonide-loaded lipid-polymer hybrid nanoparticles using a quality-by-design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donglei Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Thanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Foged</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 548 (2), pp.740-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323737v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of budesonide-loaded lipid-polymer hybrid nanoparticles using a quality-by-design approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restructuration kinetics of amphiphilic intraocular lenses during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tortolano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senda Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Manerlax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Matmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.420-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04352157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of surface chemistry on cationic phosphorus dendrimer–siRNA complexation</w:t>
               </w:r>
@@ -9119,295 +9119,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dexamethasone palmitate large porous particles: A controlled release formulation for lung delivery of corticosteroids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Koffi</w:t>
+                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323727v1</w:t>
+                <w:t xml:space="preserve">hal-01990240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huang</w:t>
+                <w:t xml:space="preserve">Dexamethasone palmitate large porous particles: A controlled release formulation for lung delivery of corticosteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990240v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t>
               </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walhan Alshaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9527,51 +9527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Inflammatory effect of anti-TNF-α SiRNA cationic phosphorus dendrimer nanocomplexes administered intranasally in a murine acute lung injury model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,51 +10126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10619,51 +10619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tsapis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,51 +11301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Grabowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Aragão Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,587 +12327,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization and toxicity evaluation of steroid-based surfactants designed for solubilization of poorly soluble drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moine</w:t>
+                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Péchiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.10.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101306v1</w:t>
+                <w:t xml:space="preserve">hal-02650812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface charge on the potential toxicity of PLGA nanoparticles towards Calu-3 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Gueutin</w:t>
+                <w:t xml:space="preserve">Physicochemical characterization and toxicity evaluation of steroid-based surfactants designed for solubilization of poorly soluble drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tsapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S24552⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.595-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101314v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Influence of surface charge on the potential toxicity of PLGA nanoparticles towards Calu-3 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.2591-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S24552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05463805v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Sandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Péchiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650812v1</w:t>
+                <w:t xml:space="preserve">hal-05463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPRAY-DRIED CHITOSAN-METAL MICROPARTICLES FOR CIPROFLOXACIN ADSORPTION: KINETIC AND EQUILIBRIUM STUDIES</w:t>
               </w:r>
@@ -13359,51 +13359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Droumaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (11), pp.4136 - 4143. </w:t>
@@ -13435,595 +13435,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new paradigm for high-sensitivity 19 F magnetic resonance imaging of perfluorooctylbromide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liposomes loaded with histone deacetylase inhibitors for breast cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Flament</w:t>
+                <w:t xml:space="preserve">Giorgia Urbinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marty</w:t>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Boumezbeur</w:t>
+                <w:t xml:space="preserve">Vincent Plassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 63 (4), pp.1119-1124. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397 (1-2), pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.22269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02397769v1</w:t>
+                <w:t xml:space="preserve">hal-02330046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes loaded with histone deacetylase inhibitors for breast cancer therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Urbinati</w:t>
+                <w:t xml:space="preserve">A new paradigm for high-sensitivity 19 F magnetic resonance imaging of perfluorooctylbromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Julien Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Plassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Benjamin Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Lesieur</w:t>
+                <w:t xml:space="preserve">Fawzi Boumezbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.046⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.1119-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.22269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02330046v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02397769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calixarene-entrapped nanoemulsion for uranium extraction from contaminated solutions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therapeutic Potential of New 4-Hydroxy-Tamoxifen-Loaded pH-Gradient Liposomes in a Multiple Myeloma Experimental Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbinati G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audisio D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsaud V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plassat V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpicco S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jps.21932⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-009-0023-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972646v1</w:t>
+                <w:t xml:space="preserve">hal-01762016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Potential of New 4-Hydroxy-Tamoxifen-Loaded pH-Gradient Liposomes in a Multiple Myeloma Experimental Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calixarene-entrapped nanoemulsion for uranium extraction from contaminated solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spagnul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier-Capely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27, pp.327-339. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (3), pp.1375-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-009-0023-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jps.21932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762016v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Synthesis of Innocuous Comb-Shaped Polymethacrylates with PEG Side Chains by Nitroxide-Mediated Radical Polymerization in Hydroalcoholic Solutions</w:t>
               </w:r>
@@ -14551,1615 +14551,1481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective Effect of Intravitreal Injection of Vasoactive Intestinal Peptide–Loaded Liposomes on Experimental Autoimmune Uveoretinitis</w:t>
+                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Camelo</w:t>
+                <w:t xml:space="preserve">C. Gervelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lajavardi</w:t>
+                <w:t xml:space="preserve">A.-L. Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bochot</w:t>
+                <w:t xml:space="preserve">S. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Goldenberg</w:t>
+                <w:t xml:space="preserve">G. Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mc Naud</w:t>
+                <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jop.2008.0074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485562v1</w:t>
+                <w:t xml:space="preserve">hal-00360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of siRNA nanocapsules targeted against the EWS-Fli1 oncogene in Ewing sarcoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Geiger</w:t>
+                <w:t xml:space="preserve">Toub Nedjma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grillon</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renault</w:t>
+                <w:t xml:space="preserve">Ali Tamaddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Elhamess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Hillareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.892-900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360291v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of siRNA nanocapsules targeted against the EWS-Fli1 oncogene in Ewing sarcoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative nanotechnologies for the delivery of oligonucleotides and siRNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toub Nedjma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toub Nedjma</w:t>
+                <w:t xml:space="preserve">Claude Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.892-900</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091136v1</w:t>
+                <w:t xml:space="preserve">hal-00094679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative nanotechnologies for the delivery of oligonucleotides and siRNA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antisense oligonucleotide nanocapsules efficiently inhibit EWS-Fli1 expression in a Ewing's sarcoma model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toub Nedjma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toub Nedjma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Oligonucleotides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.158-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094679v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense oligonucleotide nanocapsules efficiently inhibit EWS-Fli1 expression in a Ewing's sarcoma model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+                <w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Malvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Fattal</w:t>
+                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Couvreur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Connault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oligonucleotides.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091082v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t>
+                <w:t xml:space="preserve">Improved Antitumoral Properties of Pure Antiestrogen RU 58668-Loaded Liposomes in Multiple Myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Maillard</w:t>
+                <w:t xml:space="preserve">Maillard S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marsaud</w:t>
+                <w:t xml:space="preserve">Gauduchon J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsaud V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+                <w:t xml:space="preserve">Gouilleux F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Connault</w:t>
+                <w:t xml:space="preserve">Connault E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424614v1</w:t>
+                <w:t xml:space="preserve">hal-01762028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Antitumoral Properties of Pure Antiestrogen RU 58668-Loaded Liposomes in Multiple Myeloma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ameller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard S</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Connault E</w:t>
+                <w:t xml:space="preserve">Angélique Gougelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01762028v1</w:t>
+                <w:t xml:space="preserve">inserm-02532838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gougelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ameller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gougelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel microparticulate system made of poly(methylidene malonate 2.1.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Ameller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gauduchon</w:t>
+                <w:t xml:space="preserve">C Le Visage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gougelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gouilleux</w:t>
+                <w:t xml:space="preserve">F Quaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ounnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (16), pp.2229-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0142-9612(00)00411-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02532838v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel microparticulate system made of poly(methylidene malonate 2.1.2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spongelike Alginate Nanoparticles as a New Potential System for the Delivery of Antisense Oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dreux</w:t>
+                <w:t xml:space="preserve">Isabelle Aynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ounnar</w:t>
-[...118 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chacun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (3), pp.301-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/oli.1.1999.9.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId586"/>
+      <w:footerReference w:type="default" r:id="rId580"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16227,51 +16093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE438F93"/>
+    <w:nsid w:val="B0765F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16458,51 +16324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCBWH2Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485562v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camelo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajavardi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bochot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goldenberg" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Naud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCBWH2Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>