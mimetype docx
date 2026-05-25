--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,16038 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...15987 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elias Fattal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Pharmacotechnie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elias-fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3194-961X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060098368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172496218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.co.uk/citations?user=9rJlyegAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000352037668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Radioactive Strontium for Radiation Protection Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hp.0000000000002118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt: an update review from biokinetic and toxicological data to treatment after internal exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 130 (1), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/hp.0000000000002005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte complexation with biofunctionalized multivalent ions: Coarse-grained model and isothermal titration calorimetry experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrouchan Hotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (12), pp.124904. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0315874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective mRNA Delivery to Activated Macrophages via Hyaluronic Acid-Functionalized Lipid Nanoparticles with Optimized PEGylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrouchan Hotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.5c02390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle-based approaches for sepsis treatment: Current trends and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 386, pp.114139. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(malic acid) Nanoconjugates of Pyrazinoic Acid for Lung Delivery in the Treatment of Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hong van Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Benrabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Baltaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphosphonate Liposomes for Cobalt and Strontium Decorporation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127 (4), pp.463-475. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HP.0000000000001812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04530091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(malic acid)-budesonide nanoconjugates embedded in microparticles for lung administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Peramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-024-01571-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diclofenac prodrugs nanoparticles: an alternative and efficient treatment for rheumatoid arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadat Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqsa Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 643, pp.123227. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal AntagomiR‐155‐5p restores anti‐inflammatory macrophages and improves arthritis in pre‐clinical models of Rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bineta Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Péan de Ponfilly-Sotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.42665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging nanoparticle platforms to improve the administration of glucocorticoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 358, pp.273-292. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic acid-conjugated liposomes loaded with dexamethasone: A promising approach for the treatment of inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Bohne Japiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião A Mendanha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 639, pp.122946. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.122946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-PEG forming worm-like nanoparticles despite unfavorable packing parameter: Formation mechanism, thermal stability and potential for cell internalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 643, pp.123263. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of MoS 2 Nanosheets‐Induced Pulmonary Inflammation Driven by Nanoscale Intracellular Transformation and Extracellular‐Vesicle Shuttles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaly Ortiz Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondareddy Cherukula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingkun Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (13), pp.2209615. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202209615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies and controlled release formulations for the administration of bisphosphonates and their potential in radiation protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.105154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2023.105154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of release and pharmacokinetics from nanoscale lipid prodrugs of dexamethasone with variable linkage chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Lepetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chaminade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360, pp.293-303. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2023.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the physicochemical interactions between exenatide and two intestinal permeation enhancers: Sodium caprate (C10) and salcaprozate sodium (SNAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Twarog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Illel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 626, pp.122131. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving dexamethasone drug loading and efficacy in treating arthritis through a lipophilic prodrug entrapped into PLGA-PEG nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Simón-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lorscheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.1270-1284. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-021-01112-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted nanotherapy with everolimus reduces inflammation and fibrosis in scleroderma‐related interstitial lung disease developed by PSGL‐1 deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena González-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Muñoz-Callejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gómez-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther San Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 179 (18), pp.4534-4548. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.15898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between mucus mobility and alveolar macrophage targeting of surface-modified liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Bohne Japiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.15-24. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853759v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, pharmacokinetics, and biodistribution in mice of the EPAC1 inhibitor (R)-CE3F4 entrapped in liposomes and lipid nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 610, pp.121213. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes Loaded with Everolimus and Coated with Hyaluronic Acid: A Promising Approach for Lung Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Bohne Japiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Frangipane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (14), pp.7743. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22147743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies comparison of plasma metabolism and sample stabilization for quantitative bioanalyses: Application to (R)-CE3F4 in preclinical development, including metabolite identification by high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jaccoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1183, pp.122943. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.122943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of the intestinal permeation enhancers, SNAC and sodium caprate (C10): Isolated rat intestinal mucosae and sacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Twarog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mccartney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Illel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.105685. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicine-based delivery strategies for nucleic acid gene inhibitors in inflammatory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.113809. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2021.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny dexamethasone palmitate nanoparticles for intravitreal injection: optimization and in vivo evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Leite-Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 600, pp.120509. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREATMENT OF ACUTE LUNG INFLAMMATION BY PULMONARY DELIVERY OF ANTI-TNF-alpha SIRNA WITH PAMAM DENDRIMERS IN A MURINE MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Foged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingshi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A head-to-head Caco-2 assay comparison of the mechanisms of action of the intestinal permeation enhancers: SNAC and sodium caprate (C10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Twarog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomedicines for the delivery of glucocorticoids and nucleic acids as potential alternatives in the treatment of rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lorscheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Nanomedicine and Nanobiotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wnan.1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous insight of in vitro and in vivo biological activities of Sambucus nigra L. extracts for industrial uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Henriques Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Custódio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rosário Bronze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.112709. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled delivery of follicle-stimulating hormone in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Deguettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinette Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 590, pp.119904 -. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies thérapeutiques pour l’application clinique des ARN interférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.1088 - 1097. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.banm.2020.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Lipophilic Prodrugs of Dexamethasone with Enhanced Pharmacokinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lorscheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Simón-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (7), pp.2999-3010. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic Acid–Decorated Liposomes as Innovative Targeted Delivery System for Lung Fibrotic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Frangipane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Tarro Genta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24183291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Pickering emulsions of Lipiodol for liver trans-arterial chemo-embolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Isoardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambros Tselikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.177-186. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2019.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Permeation Enhancers for Oral Delivery of Macromolecules: A Comparison between Salcaprozate Sodium (SNAC) and Sodium Caprate (C10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Twarog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarinj Fattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Heade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics11020078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone palmitate nanoparticles: An efficient treatment for rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lorscheider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeeb Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Stolfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 296, pp.179-189. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Inhalable Solid Dosage Forms of Budesonide and Theophylline for Pulmonary Combination Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donglei Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ofosu Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbinian Löbmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Thanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS PharmSciTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.137. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12249-019-1344-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrazinoic acid-Poly(malic acid) biodegradable nanoconjugate for efficient intracellular delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Pinto Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando David Henrique dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (3), pp.303-317. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33218/prnano2(3).190523.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for Medical Devices: Potentialities and Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pallotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Clarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sobocinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.8b00612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickering emulsions: Preparation processes, key parameters governing their properties and potential for pharmaceutical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Beladjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Agnely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 309, pp.302-332. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunotoxicity of poly (lactic-co-glycolic acid) nanoparticles: influence of surface properties on dendritic cell activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2018.1564078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancreatic cancer stem cell proliferation is strongly inhibited by diethyldithiocarbamate-copper complex loaded into hyaluronic acid decorated liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Forciniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Dando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dalla Pozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and comparison of spray dried non-porous and large porous particles containing meloxicam for pulmonary drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Chvatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ambrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Party</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Katona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Jójárt-Laczkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 559, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of echinomycin in cyclodextrin inclusion complexes into liposomes: in vitro anti-proliferative and anti-invasive activity in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Zraikat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Nsairat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Lafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (53), pp.30976-30988. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9RA05636J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Poly(Alkyl Cyanoacrylate) to Squalene as Core Material to Design Nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Targeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5-6), pp.470-501. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1061186X.2019.1579822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronated liposomes containing H2S-releasing doxorubicin are effective against P-glycoprotein-positive/doxorubicin-resistant osteosarcoma cells and xenografts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Buondonno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Marengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Chegaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against Clostridium difficile infection in a hamster model by oral vaccination using flagellin FliC-loaded pectin beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bruxelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (40), pp.6017-6021. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2018.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of budesonide-loaded lipid-polymer hybrid nanoparticles using a quality-by-design approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donglei Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Thanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Foged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingshi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 548 (2), pp.740-746. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the role of surface chemistry on cationic phosphorus dendrimer–siRNA complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco A. Deriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noiray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (23), pp.10952-10962. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR01928B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuration kinetics of amphiphilic intraocular lenses during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tortolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Manerlax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Matmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420-432. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided nanomedicines for anticancer drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.122-137. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-PEG Nanoparticles Improve the Anti-Inflammatory Effect of Rosiglitazone on Macrophages by Enhancing Drug Uptake Compared to Free Rosiglitazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Giacalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chacun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.1845. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11101845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare and Sterically Stabilized PLGA Nanoparticles for the Stabilization of Pickering Emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (46), pp.13935-13945. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexamethasone palmitate large porous particles: A controlled release formulation for lung delivery of corticosteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain N'Guessan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory effect of anti-TNF-α SiRNA cationic phosphorus dendrimer nanocomplexes administered intranasally in a murine acute lung injury model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andreana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chamarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foged</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.2379-2388. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-induced mild hyperthermia improves the anticancer efficacy of both Taxol® and paclitaxel-loaded nanocapsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Boissenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bordat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Larrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Varna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chacun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 264, pp.219-227. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02043274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared in vivo efficiency of nanoemulsions unloaded and loaded with calixarene and soapy water in the treatment of superficial wounds contaminated by uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemico-Biological Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 267, pp.33-39. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbi.2016.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for Stable Water-in-Oil Lipiodol Emulsion for Liver Trans-Arterial Chemo-Eembolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Isoardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tselikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40 (12), pp.1927-1932. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00270-017-1763-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel drug delivery systems for actinides (uranium and plutonium) decontamination agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused ultrasound influence on calcein-loaded thermosensitive stealth liposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4), pp.349-358. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02656736.2014.1000393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo uranium decontamination efficiency on wounded skin and in vitro skin toxicity of a calixarene-loaded nanoemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Suhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104 (6), pp.2008-2017. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.24431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary delivery of pyrazinamide-loaded large porous particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Duy Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturing formulations for uranium skin decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Belhomme-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Development and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10837450.2013.823991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of intravitreal injection of vasoactive intestinal peptide-loaded liposomes on experimental autoimmune uveoretinitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Funalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Seux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (8), pp.1025-1032. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/glt206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calixarene cleansing formulation for uranium skin contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Semili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 105 (4), pp.382-389. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HP.0b013e318298e8d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug solubilization and in vitro toxicity evaluation of lipoamino acid surfactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (2), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted nanotheranostics for personalized cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (12), pp.1475-1487. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1517/17425247.2012.736486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Infrared labeling of PLGA for in vivo imaging of nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (3), pp.694. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2py00520d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic acid-bearing lipoplexes: physico-chemical characterization and in vitro targeting of the CD44 receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dufaÿ Wojcicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Leite Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arpicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162 (3), pp.545-52. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2012.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel surfactants with diglutamic acid polar head group: drug solubilization and toxicity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (7), pp.1882-1896. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-012-0714-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-circulating perfluorooctyl bromide nanocapsules for tumor imaging by 19FMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Diou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (22), pp.5593-5602. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566 - 573. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterization and toxicity evaluation of steroid-based surfactants designed for solubilization of poorly soluble drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (5), pp.595-601. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface charge on the potential toxicity of PLGA nanoparticles towards Calu-3 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.2591-2605. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S24552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of Cwp84 into pectin beads for oral vaccination against Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Sandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Péchiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Janoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRAY-DRIED CHITOSAN-METAL MICROPARTICLES FOR CIPROFLOXACIN ADSORPTION: KINETIC AND EQUILIBRIUM STUDIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibiriça Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gueutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (16), pp.7304. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05509g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vivo evaluation of sodium alendronate spray-dried microparticles intended for lung delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Tasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Carregaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (3), pp.370-375. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2011.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo decrease in uranium diffusion through intact and excoriated pig ear skin by a calixarene nanoemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagnul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (2), pp.258--267. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Nanoparticles Meet the Bronchial Airway Barrier: How Surface Properties Affect Their Interaction with Mucus and Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Droumaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (11), pp.4136 - 4143. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm201226x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomes loaded with histone deacetylase inhibitors for breast cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Plassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (1-2), pp.184-193. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for high-sensitivity 19 F magnetic resonance imaging of perfluorooctylbromide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boumezbeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (4), pp.1119-1124. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.22269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02397769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of New 4-Hydroxy-Tamoxifen-Loaded pH-Gradient Liposomes in a Multiple Myeloma Experimental Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbinati G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audisio D</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsaud V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plassat V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpicco S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27, pp.327-339. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-009-0023-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calixarene-entrapped nanoemulsion for uranium extraction from contaminated solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagnul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.1375-1383. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jps.21932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Synthesis of Innocuous Comb-Shaped Polymethacrylates with PEG Side Chains by Nitroxide-Mediated Radical Polymerization in Hydroalcoholic Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (22), pp.9291--9303. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101880m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and efficient extraction of uranium from a contaminated solution by a calixarene nanoemulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spagnul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier-Capely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (1-2), pp.179-184. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Intravitreal Injection of Vasoactive Intestinal Peptide–Loaded Liposomes on Experimental Autoimmune Uveoretinitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lajavardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Goldenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ocular Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (1), pp.9-22. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jop.2008.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la décorporation du Pu/am par le dtpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Sérandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (4), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct lung delivery of a dry powxer formulation, of DTPA with improved aerosolization properties : effect on lung and systemic decorporation of plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (1), pp.78-86. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2006.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative nanotechnologies for the delivery of oligonucleotides and siRNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toub Nedjma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotide nanocapsules efficiently inhibit EWS-Fli1 expression in a Ewing's sarcoma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toub Nedjma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oligonucleotides.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.158-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of siRNA nanocapsules targeted against the EWS-Fli1 oncogene in Ewing sarcoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toub Nedjma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tamaddon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Elhamess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hillareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.892-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Antitumoral Properties of Pure Antiestrogen RU 58668-Loaded Liposomes in Multiple Myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauduchon J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsaud V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouilleux F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connault E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel microparticulate system made of poly(methylidene malonate 2.1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Visage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22 (16), pp.2229-2238. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0142-9612(00)00411-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spongelike Alginate Nanoparticles as a New Potential System for the Delivery of Antisense Oligonucleotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chacun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Couvreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antisense and Nucleic Acid Drug Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (3), pp.301-312. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/oli.1.1999.9.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId581"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16093,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0765F3E"/>
+    <w:nsid w:val="9A257B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16324,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578225v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315874" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCBWH2Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elias-fattal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3194-961X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060098368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172496218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.co.uk/citations?user=9rJlyegAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000352037668" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Landon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouvier-Capely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05186310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fattal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hp.0000000000002005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrouchan Hotier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0315874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyuan Cao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c02390" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong van Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Benrabah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00335" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04530091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Landon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tessier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Peramo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-024-01571-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadat Hussain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujeeb Ur-Rehman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqsa Arif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123227" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Paoletti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Ly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Gao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;an de Ponfilly-Sotier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.42665" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bohne Japiassu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marengo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o A Mendanha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.122946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mousnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung L&#234;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123263" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondareddy Cherukula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Even" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingkun Ji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Razafindrakoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202209615" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04280424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.105154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Lepetre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2023.06.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04305542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Twarog" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Illel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brayden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04354571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Sim&#243;n-V&#225;zquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lorscheider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-021-01112-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786904v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mu&#241;oz-Callejas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier G&#243;mez-Rom&#225;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther San Antonio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15898" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853759v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Louaguenouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2022.10.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ambroise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121213" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pandolfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Frangipane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147743" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04241640v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaccoulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Legrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.122943" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mccartney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Harrison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.05.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03184392v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite-Nascimento" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gueutin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120509" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bohr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Foged" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Andreana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshi Yang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.08.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O'Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dawson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.04.023" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wnan.1630" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04247534v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Henriques Mota" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Andrade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Rodrigues" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Cust&#243;dio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;rio Bronze" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112709" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deguettes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lego" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119904" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.06.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ghermani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00237" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bocca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tarro Genta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24183291" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Isoardo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambros Tselikas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.01.054" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinj Fattah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Heade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Maher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics11020078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323608v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stolfa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.01.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247666v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglei Leng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ofosu Kissi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian L&#246;bmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Thanki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12249-019-1344-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pinto Carneiro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando David Henrique dos Santos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33218/prnano2(3).190523.1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976441v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pallotta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.8b00612" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Beladjine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agnely" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.07.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323703v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsapis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pallardy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1564078" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Forciniti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Dando" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalla Pozza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.09.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Chvatal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ambrus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Party" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Katona" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya J&#243;j&#225;rt-Laczkovich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.034" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247682v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Zraikat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Amer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Nsairat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Lafi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA05636J" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicolas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2019.1579822" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gazzano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Buondonno" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rolando" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Chegaev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.04.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323737v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bruxelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoys" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.08.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352157v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.094" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957985v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Deriu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noiray" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grasso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El&#160;brahmi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR01928B" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02558" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352158v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tortolano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saunier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Hammami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Manerlax" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Matmati" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RCBWH2Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.09.011" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Giacalone" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chacun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11101845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990240v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N'Guessan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koffi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.09.013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945636v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andreana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chamarat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foged" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00572" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043274v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boissenot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bordat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Varna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.08.041" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0292H9X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Griv&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Phan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suhard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2016.11.030" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H3W57GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331630v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moine" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isoardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tselikas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-017-1763-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2015.06.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02656736.2014.1000393" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570485v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebiere" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.24431" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Duy Pham" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.05.021" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119114v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme-Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10837450.2013.823991" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110823v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semili" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mekhloufi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0b013e318298e8d3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poirier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnauld" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.11.030" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101325v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Diou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.736486" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101322v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py00520d" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855565v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dufa&#255; Wojcicki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Leite Nascimento" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arpicco" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2012.07.015" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-012-0714-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101331v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Valette" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.04.037" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650812v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandolo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGRQ7X92-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101306v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.10.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101314v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Droumaguet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S24552" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463805v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101299v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibiri&#231;a Vasconcelos" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05509g" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Cruz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tasso" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Freitas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Carregaro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2011.02.030" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962933v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spagnul" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2011.05.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LFPZ815-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101317v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201226x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330046v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lesieur" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.06.046" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4GCHGM7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02397769v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marty" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.22269" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762016v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbinati G" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audisio D" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsaud V" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassat V" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpicco S" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-009-0023-z" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4W532G0W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972646v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jps.21932" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/680F6C4644642E7D20A59760AC8EB8E444E147BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460205v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Marchal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101880m" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975655v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adam" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2010.07.016" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSGNL916-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507538v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lajavardi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Goldenberg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Naud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2008.0074" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fritsch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. S&#233;randour" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gr&#233;my" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2009015" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360291v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervelas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Serandour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geiger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grillon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2006.11.027" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LRGH8GD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094679v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toub Nedjma" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091082v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091136v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamaddon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Elhamess" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hillareau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762028v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard S" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauduchon J" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouilleux F" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connault E" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298639v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Visage" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Quaglia" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dreux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ounnar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breton" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0142-9612(00)00411-7" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC09QT9N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222435v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ayni&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vauthier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.1.1999.9.301" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>