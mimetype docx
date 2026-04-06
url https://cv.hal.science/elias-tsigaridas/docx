--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3513,368 +3513,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.241--255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815120v1</w:t>
+                <w:t xml:space="preserve">hal-00776280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Arnsfelt Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Ibsen-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Perrucci</w:t>
+                <w:t xml:space="preserve">Vladimir V. Podolskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776280v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
+                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoffer Arnsfelt Hansen</w:t>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Ibsen-Jensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843052v1</w:t>
+                <w:t xml:space="preserve">hal-00815120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Voronoi diagram of smooth convex pseudo-circles: General predicates, and implementation for ellipses</w:t>
               </w:r>
@@ -4589,248 +4589,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907726v1</w:t>
+                <w:t xml:space="preserve">inria-00355713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00355713v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5850,248 +5850,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maximal Number of Real Embeddings of Spatial Minimally Rigid Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Legerský</w:t>
+                <w:t xml:space="preserve">Towards Mixed Gröbner Basis Algorithms: the Multihomogeneous and Sparse Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías R Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '18 International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.55-62, </w:t>
+              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3208976.3208994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3209018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710518v2</w:t>
+                <w:t xml:space="preserve">hal-01787423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Mixed Gröbner Basis Algorithms: the Multihomogeneous and Sparse Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+                <w:t xml:space="preserve">On the Maximal Number of Real Embeddings of Spatial Minimally Rigid Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Bartzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Legerský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
+              <w:t xml:space="preserve">ISSAC '18 International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.55-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3208976.3209018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3208994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787423v2</w:t>
+                <w:t xml:space="preserve">hal-01710518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear systems with two supports: Koszul resultant matrices, eigenvalues, and eigenvectors</w:t>
               </w:r>
@@ -6188,326 +6188,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of an Adaptive Subdivision Method for Approximating Real Curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shuhong Gao</w:t>
+                <w:t xml:space="preserve">Univariate real root isolation over a single logarithmic extension of real algebraic numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
+              <w:t xml:space="preserve">ACA 2015 - Applications of Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kalamata, Greece. pp.425-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3087604.3087654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56932-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528392v2</w:t>
+                <w:t xml:space="preserve">hal-01001820v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate real root isolation over a single logarithmic extension of real algebraic numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Strzebonski</w:t>
+                <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2015 - Applications of Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56932-1_27⟩</w:t>
+              <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3087604.3087653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001820v3</w:t>
+                <w:t xml:space="preserve">hal-01528377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Schost</w:t>
+                <w:t xml:space="preserve">The Complexity of an Adaptive Subdivision Method for Approximating Real Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3087604.3087653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3087604.3087654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528377v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultants and Discriminants for Bivariate Tensor-product Polynomials</w:t>
               </w:r>
@@ -7358,291 +7358,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random polynomials and expected complexity of bisection methods for real solving</w:t>
+                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1837934.1837980⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.243-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00482722v2</w:t>
+                <w:t xml:space="preserve">inria-00393833v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
+                <w:t xml:space="preserve">Random polynomials and expected complexity of bisection methods for real solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.243-250, </w:t>
+              <w:t xml:space="preserve">ISSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.235-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1837934.1837981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1837934.1837980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00393833v4</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing tensors with structured matrix factors reduces to rank-1 approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.SPTM-P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7896,90 +7896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.525-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium SEA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dortmund, Germany. pp.209-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop SNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
@@ -8346,90 +8346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Based Approach to Extract Fiber Directions from the ODF and its Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8448,342 +8448,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurorata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071370v1</w:t>
+                <w:t xml:space="preserve">hal-00340600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
+              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340600v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
+              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336563v1</w:t>
+                <w:t xml:space="preserve">inria-00071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
               </w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, New York, United States. pp.438-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6680, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11154,51 +11154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of real root isolation using Continued Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11246,51 +11246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the complexity of univariate root isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6043, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11610,51 +11610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>