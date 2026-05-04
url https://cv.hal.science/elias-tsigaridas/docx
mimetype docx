--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigraded Castelnuovo-Mumford regularity and Groebner bases</w:t>
+                <w:t xml:space="preserve">Stratification of projection maps from toric varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías R Bender</w:t>
+                <w:t xml:space="preserve">Boulos El Hilany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Busé</w:t>
+                <w:t xml:space="preserve">Martin Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 133, pp.26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102487⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 135, pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909467v1</w:t>
+                <w:t xml:space="preserve">hal-05440865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of projection maps from toric varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bigraded Castelnuovo-Mumford regularity and Groebner bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías R Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulos El Hilany</w:t>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Helmer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carles Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 135, pp.102547. </w:t>
+              <w:t xml:space="preserve">, 2026, 133, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440865v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">volesti: A C++ library for sampling and volume computation on convex bodies</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Papachristou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (108), pp.7886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ickstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Varvitsiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Levent Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alperen Ergür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57 (4), pp.167-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ickstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Theobald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Game Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (3), pp.827-857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -760,64 +760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segre-driven radicality testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 122, pp.102262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1024,51 +1024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Papachristou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,64 +1102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the non-properness set of real polynomial maps in the plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos El Hilany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Zafeiropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1336,51 +1336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 115, pp.142-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,51 +1440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1570,51 +1570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alperen Ergür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Mundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (2), pp.888-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Repouskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 648, pp.205-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Milestones in Computer Algebra (MICA 2016), 105, pp.145-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,90 +1882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (4), pp.589-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Repouskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nearly optimal algorithm to decompose binary forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.71-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2363,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,77 +2454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2597,51 +2597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Caravantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gema M Diaz-Toca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Legerský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate real root isolation in an extension field and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Grasegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Koutschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3086,51 +3086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly optimal computations with structured matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3177,51 +3177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Approximation of the Complex Roots and Factors of a Univariate Polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 681, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoon Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,51 +3350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLV: a software for real root isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.117 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly Optimal Refinement of Real Roots of a Univariate Polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.181-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3513,411 +3513,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
+                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Perrucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776280v2</w:t>
+                <w:t xml:space="preserve">hal-00815120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V. Podolskii</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.241--255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843052v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kristoffer Arnsfelt Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Ibsen-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Podolskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815120v1</w:t>
+                <w:t xml:space="preserve">hal-00843052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Voronoi diagram of smooth convex pseudo-circles: General predicates, and implementation for ellipses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Tzoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved bounds for the CF algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (22), pp.2312-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladï­k</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 217 (12), pp.5236 - 5242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4589,248 +4589,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00355713v2</w:t>
+                <w:t xml:space="preserve">hal-00907726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907726v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00355713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4848,90 +4848,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving bihomogeneous polynomial systems with a zero-dimensional projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '25: International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Guanajuato Mexico, Mexico. pp.206-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5004,51 +5004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Chalkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5112,51 +5112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdelfattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanimire Tomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alperen A. Ergür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Chalkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Zafeiropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5540,51 +5540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2020 International Symposium on Symbolic and Algebraic Computation, ISSAC'20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.434-441, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5752,51 +5752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gröbner Basis over Semigroup Algebras: Algorithms and Applications for Sparse Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,317 +5850,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Mixed Gröbner Basis Algorithms: the Multihomogeneous and Sparse Case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Maximal Number of Real Embeddings of Spatial Minimally Rigid Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Bartzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Legerský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
+              <w:t xml:space="preserve">ISSAC '18 International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.55-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3208976.3209018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3208994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787423v2</w:t>
+                <w:t xml:space="preserve">hal-01710518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maximal Number of Real Embeddings of Spatial Minimally Rigid Graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards Mixed Gröbner Basis Algorithms: the Multihomogeneous and Sparse Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías R Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '18 International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.55-62, </w:t>
+              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3208976.3208994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3209018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710518v2</w:t>
+                <w:t xml:space="preserve">hal-01787423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear systems with two supports: Koszul resultant matrices, eigenvalues, and eigenvectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6188,369 +6188,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate real root isolation over a single logarithmic extension of real algebraic numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Complexity of an Adaptive Subdivision Method for Approximating Real Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACA 2015 - Applications of Computer Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kalamata, Greece. pp.425-445, </w:t>
+              <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56932-1_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3087604.3087654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001820v3</w:t>
+                <w:t xml:space="preserve">hal-01528392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Univariate real root isolation over a single logarithmic extension of real algebraic numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Strzebonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3087604.3087653⟩</w:t>
+              <w:t xml:space="preserve">ACA 2015 - Applications of Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kalamata, Greece. pp.425-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56932-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528377v1</w:t>
+                <w:t xml:space="preserve">hal-01001820v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of an Adaptive Subdivision Method for Approximating Real Curves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3087604.3087654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3087604.3087653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528392v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultants and Discriminants for Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2017 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohab Safey El Din, Jul 2017, Kaiserslautern, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6584,90 +6584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superfast Randomized Algorithm to Decompose Binary Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '16 - 41st International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.79-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6727,51 +6727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC '16 - 41st International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.215-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,51 +6818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds for the Condition Number of Polynomials Systems with Integer Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aachen, Germany. pp.210--219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6909,51 +6909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Approximation of the Complex Roots of a Univariate Polynomial (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC '14 - Symposium on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.132-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7000,51 +7000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly Optimal Computations with Structured Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC '14 - Symposium on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7091,51 +7091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Boolean complexity of real root refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2013 - International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate Real Root Isolation in Multiple Extension Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2012 - 37th ACM International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.343-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7286,51 +7286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASC 2012 - 14th International Workshop on Computer Algebra in Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Maribor, Slovenia. pp.186-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.243-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7494,51 +7494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Munich, Germany. pp.235-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7572,77 +7572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing tensors with structured matrix factors reduces to rank-1 approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.SPTM-P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7896,90 +7896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.525-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium SEA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dortmund, Germany. pp.209-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop SNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
@@ -8346,90 +8346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Based Approach to Extract Fiber Directions from the ODF and its Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Descoteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8448,342 +8448,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
+              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340600v1</w:t>
+                <w:t xml:space="preserve">inria-00071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurorata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
+              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336563v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
+              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071370v1</w:t>
+                <w:t xml:space="preserve">inria-00336563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
               </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, New York, United States. pp.438-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9194,51 +9194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teofilo Gonzalez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Handbook Set - Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, CRC Press, 2012</w:t>
@@ -9280,51 +9280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed volume and distance geometry techniques for counting Euclidean embeddings of rigid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Varvitsiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9532,64 +9532,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonnegativity certificates for finite semi-algebraic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zenkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,51 +9721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certificates of nonnegativity of multivariate polynomials with zero-dimensional gradient ideal and infimum attained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9796,77 +9796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certificates for nonnegativity of multivariate integer polynomials under perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khazhgali Kozhasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9897,77 +9897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of Projection Maps From Toric Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos El Hilany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9985,64 +9985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on the infimum of polynomials over a generic semi-algebraic set using asymptotic critical values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos El Hilany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,51 +10086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10200,51 +10200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Repouskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10275,51 +10275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and Efficient Real Root-finding for a Univariate Polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Liang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10363,51 +10363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic algorithm to compute the real dimension of a semi-algebraic set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10483,51 +10483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7544, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10549,51 +10549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved complexity bounds for real root isolation using Continued Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR2010, Aarhus Universitet. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6680, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10996,51 +10996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarding curvilinear art galleries with vertex or point guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6132, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11088,51 +11088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Diochnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6116, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11154,51 +11154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of real root isolation using Continued Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11246,51 +11246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the complexity of univariate root isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6043, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11370,51 +11370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dickenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Jeronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM; ACM, 2023, 979-8-4007-0039-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3597066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11610,51 +11610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>