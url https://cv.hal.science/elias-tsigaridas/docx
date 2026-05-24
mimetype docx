--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1772,602 +1772,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+                <w:t xml:space="preserve">A nearly optimal algorithm to decompose binary forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Special Issue on Milestones in Computer Algebra (MICA 2016), 105, pp.145-164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099556v1</w:t>
+                <w:t xml:space="preserve">hal-01907777v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Sampling the feasible sets of SDPs and volume approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolis Chalkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Repouskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3457341.3457349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236344v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling the feasible sets of SDPs and volume approximation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Repouskos</w:t>
+                <w:t xml:space="preserve">Multilinear Polynomial Systems: Root Isolation and Bit Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3457341.3457349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue on Milestones in Computer Algebra (MICA 2016), 105, pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572792v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nearly optimal algorithm to decompose binary forms</w:t>
+                <w:t xml:space="preserve">Koszul-type determinantal formulas for families of mixed multilinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Perret</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.71-96. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.589-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1332190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907777v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 98, pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105276v5</w:t>
+                <w:t xml:space="preserve">hal-01654263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTOPO: A Maple package for the topology of parametric curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Katsamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2399,297 +2399,297 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (2), pp.49-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3427218.3427223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix formulae for Resultants and Discriminants of Bivariate Tensor-product Polynomials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+                <w:t xml:space="preserve">Computing the topology of a plane or space hyperelliptic curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gerardo Alcázar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Caravantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema M Diaz-Toca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654263v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the topology of a plane or space hyperelliptic curve</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Caravantes</w:t>
+                <w:t xml:space="preserve">Separation bounds for polynomial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gema M Diaz-Toca</w:t>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.128-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2020.101830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968776v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105276v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the maximal number of real embeddings of minimally rigid graphs in $\mathbb{R}^2$, $\mathbb{R}^3$ and $S^2$</w:t>
               </w:r>
@@ -2786,308 +2786,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate real root isolation in an extension field and applications</w:t>
+                <w:t xml:space="preserve">Lower bounds on the number of realizations of rigid graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Strzebonski</w:t>
+                <w:t xml:space="preserve">Georg Grasegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Koutschan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248390v2</w:t>
+                <w:t xml:space="preserve">hal-01711441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds on the number of realizations of rigid graphs</w:t>
+                <w:t xml:space="preserve">The Complexity of Subdivision for Diameter-Distance Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Grasegger</w:t>
+                <w:t xml:space="preserve">Michael Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Koutschan</w:t>
+                <w:t xml:space="preserve">Shuhong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-22</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711441v1</w:t>
+                <w:t xml:space="preserve">hal-01953446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Subdivision for Diameter-Distance Tests</w:t>
+                <w:t xml:space="preserve">Univariate real root isolation in an extension field and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Burr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuhong Gao</w:t>
+                <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2017.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953446v1</w:t>
+                <w:t xml:space="preserve">hal-01248390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly optimal computations with structured matrices</w:t>
               </w:r>
@@ -3513,472 +3513,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+                <w:t xml:space="preserve">Exact Voronoi diagram of smooth convex pseudo-circles: General predicates, and implementation for ellipses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+                <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">George Tzoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cagd.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815120v1</w:t>
+                <w:t xml:space="preserve">hal-00843033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polynomial approach for extracting the extrema of a spherical function and its application in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776280v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the minimum of a polynomial function on a basic closed semialgebraic set and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Ibsen-Jensen</w:t>
+                <w:t xml:space="preserve">Gabriella Jeronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V. Podolskii</w:t>
+                <w:t xml:space="preserve">Daniel Perrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.241--255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843052v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Voronoi diagram of smooth convex pseudo-circles: General predicates, and implementation for ellipses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patience of Matrix Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Arnsfelt Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Emiris</w:t>
+                <w:t xml:space="preserve">Rasmus Ibsen-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Podolskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Tzoumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Geometric Design</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cagd.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843033v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved bounds for the CF algorithm</w:t>
               </w:r>
@@ -4033,64 +4033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Continued Fraction Expansion of Real Roots of Polynomial Systems, Complexity and Condition Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,602 +4235,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladïk</w:t>
+                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladï­k</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (12), pp.5236 - 5242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907710v1</w:t>
+                <w:t xml:space="preserve">hal-00907740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladï­k</w:t>
+                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (8), pp.2715 - 2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00907740v1</w:t>
+                <w:t xml:space="preserve">hal-00907710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topology of real algebraic plane curves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11786-010-0044-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00517175v1</w:t>
+                <w:t xml:space="preserve">hal-00907726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090753991⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907726v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00355713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the topology of real algebraic plane curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Comon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 433 (11-12), pp.1851-1872. </w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.113-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2010.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11786-010-0044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00355713v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5413,403 +5413,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Geometry and the Topology of Parametric Curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+                <w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2020 International Symposium on Symbolic and Algebraic Computation, ISSAC'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.434-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3373207.3404054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573423v2</w:t>
+                <w:t xml:space="preserve">hal-02736942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRPLP – Trifocal Relative Pose From Lines at Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Costa de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2020 International Symposium on Symbolic and Algebraic Computation, ISSAC'20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2020 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Seattle / Virtual, United States. pp.12070-12080, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.01209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3373207.3404054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02736942v2</w:t>
+                <w:t xml:space="preserve">hal-03105216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPLP – Trifocal Relative Pose From Lines at Points</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Geometry and the Topology of Parametric Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Katsamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafeirakis Zafeirakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2020 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2020 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kalamata / Virtual, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR42600.2020.01209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105216v1</w:t>
+                <w:t xml:space="preserve">hal-02573423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gröbner Basis over Semigroup Algebras: Algorithms and Applications for Sparse Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,51 +5869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maximal Number of Real Embeddings of Spatial Minimally Rigid Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Bartzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Legerský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,51 +5986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mixed Gröbner Basis Algorithms: the Multihomogeneous and Sparse Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6090,64 +6090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear systems with two supports: Koszul resultant matrices, eigenvalues, and eigenvectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6194,64 +6194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of an Adaptive Subdivision Method for Approximating Real Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,51 +6298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate real root isolation over a single logarithmic extension of real algebraic numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6389,51 +6389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Rational Univariate Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Schost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resultants and Discriminants for Bivariate Tensor-product Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6597,64 +6597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superfast Randomized Algorithm to Decompose Binary Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías R Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6714,51 +6714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Bit Complexity of Solving Bilinear Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6890,209 +6890,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Approximation of the Complex Roots of a Univariate Polynomial (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Nearly Optimal Computations with Structured Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC '14 - Symposium on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.132-134, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2631948.2631973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2631948.2631954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980584v1</w:t>
+                <w:t xml:space="preserve">hal-00980591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly Optimal Computations with Structured Matrices</w:t>
+                <w:t xml:space="preserve">Accelerated Approximation of the Complex Roots of a Univariate Polynomial (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Y. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNC '14 - Symposium on Symbolic-Numeric Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.21-30, </w:t>
+              <w:t xml:space="preserve">, Jul 2014, Shanghai, China. pp.132-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2631948.2631954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2631948.2631973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980591v1</w:t>
+                <w:t xml:space="preserve">hal-00980584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Boolean complexity of real root refinement</w:t>
               </w:r>
@@ -7169,51 +7169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate Real Root Isolation in Multiple Extension Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Strzebonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7273,51 +7273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Generic Position for Root Isolation of Zero-dimensional Triangular Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7377,51 +7377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DMM bound: multivariate (aggregate) separation bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7572,77 +7572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing tensors with structured matrix factors reduces to rank-1 approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.SPTM-P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7661,870 +7661,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the topology of planar algebraic curves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continued Fraction Expansion of Real Roots of Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Mantzaflaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual symposium on Computational geometry - SCG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Aarhus, Denmark. pp.361--370, </w:t>
+              <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1542362.1542424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1577190.1577207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00425383v1</w:t>
+                <w:t xml:space="preserve">inria-00387399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+                <w:t xml:space="preserve">Univariate Algebraic Kernel and Application to Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium SEA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dortmund, Germany. pp.209-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02011-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987543v1</w:t>
+                <w:t xml:space="preserve">inria-00431559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.525-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continued Fraction Expansion of Real Roots of Polynomial Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation and cross-benchmarking of univariate real solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNC, conference on Symbolic-Numeric Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop SNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Aug 2009, Kyoto, Japan. pp.85-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1577190.1577202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1577190.1577207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00387399v2</w:t>
+                <w:t xml:space="preserve">inria-00340887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univariate Algebraic Kernel and Application to Arrangements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A Polynomial Based Approach to Extract Fiber Directions from the ODF and its Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurobrata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium SEA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00431559v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00496876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and cross-benchmarking of univariate real solvers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+                <w:t xml:space="preserve">On the topology of planar algebraic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+                <w:t xml:space="preserve">Marc Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop SNC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th annual symposium on Computational geometry - SCG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Aarhus, Denmark. pp.361--370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1542362.1542424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1577190.1577202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00340887v2</w:t>
+                <w:t xml:space="preserve">inria-00425383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial Based Approach to Extract Fiber Directions from the ODF and its Experimental Validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00496876v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Algebraic Numbers: Complexity Analysis and Experimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Implementations of Real Number Algorithms: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dagsthul, Germany. pp.57-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8543,316 +8543,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
+              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340600v1</w:t>
+                <w:t xml:space="preserve">inria-00336563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CGAL-based Univariate Algebraic Kernel and Application to Arrangements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A polynomial based approach to extract the maxima of an antipodally symmetric spherical function and its application to extract fiber directions from the Orientation Distribution Function in Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurorata Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Descoteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Workshop on Computational Geometry - EuroCG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France. pp.91--94</w:t>
+              <w:t xml:space="preserve">11th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336563v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Topology of Planar Algebraic Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mariano Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Computational Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, New York, United States. pp.438-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9375,51 +9375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNAPS: A library for dedicated applications in symbolic numeric computing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Pavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,51 +10161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sampling from Feasible Sets of SDPs and Volume Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Chalkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vissarion Fisikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,51 +10615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Univariate Algebraic Kernel and Application to Arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peñaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6680, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10983,51 +10983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guarding curvilinear art galleries with vertex or point guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menelaos Karavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11148,185 +11148,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00129309v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of real root isolation using Continued Fractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A note on the complexity of univariate root isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Emiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6059, INRIA. 2006, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6043, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00116990v6</w:t>
+                <w:t xml:space="preserve">inria-00116985v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the complexity of univariate root isolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">On the complexity of real root isolation using Continued Fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6043, INRIA. 2006, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6059, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00116985v5</w:t>
+                <w:t xml:space="preserve">inria-00116990v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11610,51 +11610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05440865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos El Hilany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Helmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Bender" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Checa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05471783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Fisikopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Papachristou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ickstadt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Theobald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Varvitsiotis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levent Dogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3653002.3653003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-024-00902-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2023.102262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyi Fan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Regan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Costa de Pinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3226165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04222039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-023-00652-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04310109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Zafeiropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20382/jocg.v14i1a8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090184v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeirakis Zafeirakopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03637826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmut Levent Do&#287;an" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Mundo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1333869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03659476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Repouskos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2022.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907777v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolis Chalkis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457349" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mantzaflaris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1332190" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427218.3427223" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968776v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gerardo Alc&#225;zar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Caravantes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema M Diaz-Toca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2020.101830" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105276v5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271782v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bartzos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Legersk&#253;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.10.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01711441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Grasegger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Koutschan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248390v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Strzebonski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105263v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Pan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105267v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.03.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456686v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Herman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Hong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3015306.3015317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00960896v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2015.06.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzoumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2013.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurobrata Ghosh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.03.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7D6LTD4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776280v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Jeronimo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perrucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Arnsfelt Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ibsen-Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Podolskii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530756v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.01.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355713v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2010.06.046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsan Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mariano Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-010-0044-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747199.3747563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04226402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiang-Heng Chien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdelfattah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimire Tomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52688.2022.01531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047049v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.01209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573423v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002689v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710518v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208994" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787423v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528392v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087654" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001820v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56932-1_27" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087653" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087646" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930919" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24021-3_16" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631954" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631948.2631973" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816214v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465938" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442829.2442878" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32973-9_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393833v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482722v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387399v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431559v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02011-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340887v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hemmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1577190.1577202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Descoteaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542424" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurorata Ghosh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kakargias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Y. Y. Pan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5128-0_2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pavone" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trebuchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wintz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zenkovich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269445v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Bender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Di Dio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05382946v3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoping Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345541v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953124v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Liang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524834v4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00372234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132988v8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129309v5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Diochnos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116985v5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116990v6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dickenstein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jeronimo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>