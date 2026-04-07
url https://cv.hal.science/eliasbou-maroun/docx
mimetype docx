--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2839,261 +2839,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902663v1</w:t>
+                <w:t xml:space="preserve">hal-03626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regis Gougeon</w:t>
+                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.101151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626761v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant and anti-diabetic activities in commercial and homemade pomegranate molasses in Lebanon</w:t>
               </w:r>
@@ -3869,408 +3869,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962630v1</w:t>
+                <w:t xml:space="preserve">hal-02613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Doumani</w:t>
+                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551705v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bitar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya Tueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613429v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Chemical and Sensorial Markers Reflect Gentian Geographic Origin in Chardonnay Wine Macerated with Gentiana lutea Roots?</w:t>
               </w:r>
@@ -4384,442 +4384,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987153v1</w:t>
+                <w:t xml:space="preserve">hal-03013707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Horemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013707v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,90 +5039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,260 +6242,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02515842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02515842v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
               </w:r>
@@ -8123,277 +8123,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
+                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Beugnot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiotte-Suchet P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beugnot J.-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333729v1</w:t>
+                <w:t xml:space="preserve">hal-05335224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beugnot J.-C</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335224v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
               </w:r>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,90 +8634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,51 +8893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanese pita extracts with presence of trace elements: hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,51 +9439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'éléments traces métalliques à partir de pains libanais et évaluation du danger de ces mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9810,51 +9810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,273 +9908,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">Determination of key aroma compounds of Gin by GC-O and GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dussort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
+              <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756015v1</w:t>
+                <w:t xml:space="preserve">hal-02819210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of key aroma compounds of Gin by GC-O and GC-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dussort</w:t>
+                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France. 2010</w:t>
+              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819210v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10352,51 +10352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 68 - Identification of Key Gin Aroma Compounds: An Integrative Approach Based on an Original Selection Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dussort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10490,64 +10490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10735,90 +10735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10875,51 +10875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fachinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brey-Xambeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11181,51 +11181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3934ED60"/>
+    <w:nsid w:val="19567BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11412,51 +11412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>