--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -480,624 +480,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
+                <w:t xml:space="preserve">Molecularly Imprinted Polymer-Based Sensors in Food Contaminants Analysis: Advances, Applications, and Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors13120420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867880v1</w:t>
+                <w:t xml:space="preserve">hal-05468189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillard Reaction: Mechanism, Influencing Parameters, Advantages, Disadvantages, and Food Industrial Applications: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malda Halawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (11), pp.1881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods14111881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly Imprinted Polymer-Based Sensors in Food Contaminants Analysis: Advances, Applications, and Future Trends</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (12), pp.420. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors13120420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468189v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis Optimization of Fluorescent Acrylate-Based and Silicate-Based Materials for Carbonyl Adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Carballido</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted electrochemical sensor for fast and direct determination of caffeic acid in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym17131843⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.114924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172576v1</w:t>
+                <w:t xml:space="preserve">hal-05244386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted electrochemical sensor for fast and direct determination of caffeic acid in wine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Design and Synthesis Optimization of Fluorescent Acrylate-Based and Silicate-Based Materials for Carbonyl Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.114924. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (13), pp.1843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym17131843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244386v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t>
               </w:r>
@@ -1637,51 +1637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,780 +1722,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Nada Lebbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Afram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253662v1</w:t>
+                <w:t xml:space="preserve">hal-03337034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Electrode Modified with Molecularly Imprinted Polymers for the Development of Electrochemical Sensor: Application to Pharmacy, Food Safety, Environmental Monitoring, and Biomedical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (11), pp.548. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors11110548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Composition, Antioxidant, and Anti-Diabetic Activities of Scorzonera phaeopappa Boiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leina El Hosry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Al Ayash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Matar Boumosleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (4), pp.773-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/stresses3040053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Al Mashtoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Lebbos</w:t>
+                <w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Afram</w:t>
+                <w:t xml:space="preserve">Pierre-Jacques Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337034v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical composition, biological activities and antioxidant potential of pomegranate fruit, juice and molasses: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leina El Hosry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bou-Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,603 +2579,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared spectroscopy combined with multivariate analysis and machine-learning: A powerful tool to simultaneously assess geographical origin, growing conditions and bitter content in Gentiana lutea roots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115349⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.101151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766421v1</w:t>
+                <w:t xml:space="preserve">hal-03902663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Elhachem</w:t>
+                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stuerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850686v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626761v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+                <w:t xml:space="preserve">Mid-infrared spectroscopy combined with multivariate analysis and machine-learning: A powerful tool to simultaneously assess geographical origin, growing conditions and bitter content in Gentiana lutea roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, pp.101151. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (Part A), pp.115349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902663v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant and anti-diabetic activities in commercial and homemade pomegranate molasses in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Bou Dargham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Matar Boumosleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leina El Hosry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.101540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65, pp.5556. </w:t>
@@ -3477,103 +3477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t>
@@ -3739,538 +3739,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic transcriptome and DNA methylation patterns following perinatal and chronic BPS exposure in male mice</w:t>
+                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Brulport</w:t>
+                <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vaiman</w:t>
+                <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07294-3⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114886v1</w:t>
+                <w:t xml:space="preserve">hal-02962630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Doumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bitar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya Tueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613429v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Daoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gustav Waschatko</w:t>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962630v1</w:t>
+                <w:t xml:space="preserve">hal-02613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Doumani</w:t>
+                <w:t xml:space="preserve">Hepatic transcriptome and DNA methylation patterns following perinatal and chronic BPS exposure in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brulport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dahbi</w:t>
+                <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Tueni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551705v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Chemical and Sensorial Markers Reflect Gentian Geographic Origin in Chardonnay Wine Macerated with Gentiana lutea Roots?</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Iron Ardeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (8), pp.1061. </w:t>
@@ -4384,745 +4384,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Horemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013707v1</w:t>
+                <w:t xml:space="preserve">hal-02987153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.128273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987153v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173340v1</w:t>
+                <w:t xml:space="preserve">hal-02171900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+              <w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171900v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanese Population Exposure to Trace Elements via White Bread Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette R. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Afram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.574. </w:t>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Tueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5435,455 +5435,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.05.038⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608273v1</w:t>
+                <w:t xml:space="preserve">hal-01483684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical analysis and potential endocrine activities of aluminium coatings intended to be in contact with cosmetic water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Pierre</w:t>
+                <w:t xml:space="preserve">Philippine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145, pp.641 - 650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpba.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de Fonseca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.145-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483684v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,90 +5973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1456, pp.77 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6102,103 +6102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
@@ -6242,260 +6242,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515842v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (10), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02515842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
               </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
@@ -6774,51 +6774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 124 (3), pp.889-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6916,51 +6916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (2), pp.459-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7136,64 +7136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7276,260 +7276,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid‐Liquid Extraction of Lanthanum(III), Europium(III), and Lutetium(III) by Acyl‐Hydroxypyrazoles Entrapped in Mesostructured Silica</w:t>
+                <w:t xml:space="preserve">Synergistic extraction of lanthanoids with heterocyclic β-ketoenols and 2,4,6-tri(2-pyridyl)-1,3,5-triazine, TPTZPart I: Interaction of the extractants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Goetz‐grandmont</w:t>
+                <w:t xml:space="preserve">J Arichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Goetzgrandmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496390701401253⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (3), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898050v1</w:t>
+                <w:t xml:space="preserve">hal-02898053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic extraction of lanthanoids with heterocyclic β-ketoenols and 2,4,6-tri(2-pyridyl)-1,3,5-triazine, TPTZPart I: Interaction of the extractants</w:t>
+                <w:t xml:space="preserve">Solid‐Liquid Extraction of Lanthanum(III), Europium(III), and Lutetium(III) by Acyl‐Hydroxypyrazoles Entrapped in Mesostructured Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Arichi</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Goetz‐grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Goetzgrandmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2006.07.008⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (9), pp.1913-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496390701401253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02898053v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic extraction of lanthanoids with heterocyclic β-ketoenols and 2,4,6-tri(2-pyridyl)-1,3,5-triazine, TPTZPart II. Extraction of La(III), Eu(III) and Lu(III) with a bis(4-acyl-5-hydroxypyrazole) and TPTZ</w:t>
               </w:r>
@@ -7541,51 +7541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Goetzgrandmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (3), pp.250-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7644,51 +7644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Mesostructured Silica Doped with Acyl‐Hydroxy‐Pyrazole Derivatives. Sorption Tests of Cu(II) and Eu(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Goetz‐grandmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7877,523 +7877,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d’antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333723v1</w:t>
+                <w:t xml:space="preserve">hal-05333729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Carballido</w:t>
+                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiotte-Suchet P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beugnot J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335216v1</w:t>
+                <w:t xml:space="preserve">hal-05335224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d’antibiotique (fluoroquinolone) en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beugnot J.-C</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335224v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">EFFoST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333729v1</w:t>
+                <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
               </w:r>
@@ -8405,51 +8405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,77 +8526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -8634,90 +8634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Waschatko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Billecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,103 +8893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t>
@@ -9098,51 +9098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay El</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanese pita extracts with presence of trace elements: hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9357,51 +9357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiwa Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France. </w:t>
@@ -9439,51 +9439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'éléments traces métalliques à partir de pains libanais et évaluation du danger de ces mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9810,77 +9810,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIP (Molecularly Imprinted Polymers) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9908,273 +9908,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of key aroma compounds of Gin by GC-O and GC-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dussort</w:t>
+                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France. 2010</w:t>
+              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819210v1</w:t>
+                <w:t xml:space="preserve">hal-02756015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">Determination of key aroma compounds of Gin by GC-O and GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dussort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
+              <w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756015v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10231,51 +10231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cabio’ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10352,51 +10352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 68 - Identification of Key Gin Aroma Compounds: An Integrative Approach Based on an Original Selection Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dussort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Deprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10490,64 +10490,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10647,51 +10647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10735,103 +10735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stuerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016012682 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10862,64 +10862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un polymère à Empreintes Moléculaires pour piéger l'iprodione en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Fachinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brey-Xambeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11181,51 +11181,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19567BC5"/>
+    <w:nsid w:val="30A5F40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11412,51 +11412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>