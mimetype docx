--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -1,11126 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11074 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elias BOU-MAROUN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eliasbou-maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0208-858X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092740529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FGRK5lYAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4190-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfites Chemistry in Wines: From Reference Quantification Methods to More Sustainable Innovative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 25 (2), pp.e70396. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.70396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid viral detection in milk using near infrared spectroscopy combined with Swiss knife partial least squares (SKPLS) 3-way multiblock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 499, pp.147336. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.147336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, sensitive, and selective viral detection methods in food/water: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.105111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion of HS-SPME-GCMS, NIRS, and fluorescence, using chemometrics, has the potential to explore the geographical origin of gentian rhizomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 464 (1), pp.141564. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Reaction: Mechanism, Influencing Parameters, Advantages, Disadvantages, and Food Industrial Applications: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malda Halawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (11), pp.1881. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods14111881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer-Based Sensors in Food Contaminants Analysis: Advances, Applications, and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (12), pp.420. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13120420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do lactating ewes guide lambs to their teats by smell? Perinatal change in inguinal wax composition and lambs’ reaction to it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alary Justine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105 (4), pp.517-531. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00491-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted electrochemical sensor for fast and direct determination of caffeic acid in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lerbret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.114924. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.114924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis Optimization of Fluorescent Acrylate-Based and Silicate-Based Materials for Carbonyl Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (13), pp.1843. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17131843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of lipid oxidation using a fluorescent sol-gel functionalized material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensing and Bio-Sensing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.100848. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbsr.2025.100848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlining metal analysis in wine: Matrix purification for simple lead detection by AAS or portable electrochemical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisiia Sikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Noret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 491, pp.145047. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Bezverkhyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 279, pp.126569. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration Studies and Endocrine Disrupting Activities: Chemical Safety of Cosmetic Plastic Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (19), pp.4009. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15194009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new method for monitoring trace elements in Mediterranean cereal soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Afram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 103 (18), pp.6277-6293. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2021.1953000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Electrode Modified with Molecularly Imprinted Polymers for the Development of Electrochemical Sensor: Application to Pharmacy, Food Safety, Environmental Monitoring, and Biomedical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (11), pp.548. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors11110548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Molecularly Imprinted Polymer Synthesis for a Rapid Detection of Caffeic Acid in Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (8), pp.1660. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12081660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant, and Anti-Diabetic Activities of Scorzonera phaeopappa Boiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Al Ayash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Matar Boumosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.773-784. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stresses3040053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Preparation and Analytical Techniques in the Determination of Trace Elements in Food: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layal Al Mashtoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.895. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods12040895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical composition, biological activities and antioxidant potential of pomegranate fruit, juice and molasses: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou-Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Dargham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Abou Jaoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.103034. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of molecularly imprinted polymers and perspectives for their use as food quality trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (9), pp.2330-2341. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chempr.2022.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectroscopy combined with multivariate analysis and machine-learning: A powerful tool to simultaneously assess geographical origin, growing conditions and bitter content in Gentiana lutea roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flahaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 187 (Part A), pp.115349. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisiia Sikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.101151. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Detection of Phenylacetaldehyde in Wine: Application of a Microwave Sensor Based on Molecularly Imprinted Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stuerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.1492. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27051492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Screen-Printed Carbon Electrode and Molecularly Imprinted Polymers for the Selective Determination of Phenolic Compounds in Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (10), pp.2036. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox11102036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and anti-diabetic activities in commercial and homemade pomegranate molasses in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Bou Dargham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Matar Boumosleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.101540. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2021.101540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hedhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron intake among Lebanese women: sociodemographic factors, iron-rich dietary patterns, and preparation of hummus, a Mediterranean dish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maalouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.5556. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29219/fnr.v65.5556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Developing Electrochemical Sensors Based on Molecularly Imprinted Polymers for a Rapid Detection of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elhachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.382-415. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10030382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation in oil-in-water emulsions: Iron complexation by buffer ions and transfer on the interface as a possible mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Waschatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.128273. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Tentative for Simultaneous Detection of Fungicides in Model and Real Wines by Microwave Sensor Coupled to Molecularly Imprinted Sol-Gel Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stuerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (21), pp.6224. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20216224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Lipid Oxidation in Infant Formulas: Application of Infrared Spectroscopy to Complex Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Waschatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Horemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mestdagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic transcriptome and DNA methylation patterns following perinatal and chronic BPS exposure in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Brulport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.881. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07294-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, direct and in situ monitoring of lipid oxidation in an oil-in-water emulsion by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Waschatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (24), pp.3098-3105. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ay00583e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Juice, Sesame Paste, and Autoclaving Influence Iron Bioavailability of Hummus: Assessment by an In Vitro Digestion/Caco-2 Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.474-494. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9040474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of molecularly imprinted polymers (MIP) and sol–gel molecularly imprinted silica (MIS) for fungicide in a hydro alcoholic solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leina El Hosry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.101157. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Chemical and Sensorial Markers Reflect Gentian Geographic Origin in Chardonnay Wine Macerated with Gentiana lutea Roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Iron Ardeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.1061. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9081061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted sol-gel polymers for the analysis of iprodione fungicide in wine: Synthesis in green solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.226-232. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.04.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Benbettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Viaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Seuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Waschatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Billecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.307-314. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese Population Exposure to Trace Elements via White Bread Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosette R. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna H. Chebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Afram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (11), pp.574. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8110574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New pH-Dependent Macrocyclic Rhodamine B-Based Fluorescent Probe for Copper Detection in White Wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maalouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Tueni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (20), pp.4514. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19204514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of a microwave liquid sensor based on molecularly imprinted sol-gel polymer for the detection of iprodione fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis D. Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.24 - 30. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.12.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis and potential endocrine activities of aluminium coatings intended to be in contact with cosmetic water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.641 - 650. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpba.2017.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water sorption isotherms of molecularly imprinted polymers. Relation between water binding and iprodione binding capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maalouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brandès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis D Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1456, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (10), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lerbret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim N. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Maalouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna H. Chebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lerbret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Nutrition Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original approach for gas chromatography-olfactometry detection frequency analysis: Application to gin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dussort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Depretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.253-262. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 124 (3), pp.889-894. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lipid extraction on the dearomatisation of an Eisenia foetida protein powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abad Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reparet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (2), pp.459-466. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of phosphorylated calix[4]arene derivatives for the design of solid phases immobilizing uranyl cations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Asfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quéméneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (07), pp.585-590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270802588301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abad-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐Liquid Extraction of Lanthanum(III), Europium(III), and Lutetium(III) by Acyl‐Hydroxypyrazoles Entrapped in Mesostructured Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Goetz‐grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (9), pp.1913-1930. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496390701401253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic extraction of lanthanoids with heterocyclic β-ketoenols and 2,4,6-tri(2-pyridyl)-1,3,5-triazine, TPTZPart I: Interaction of the extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Arichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goetzgrandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic extraction of lanthanoids with heterocyclic β-ketoenols and 2,4,6-tri(2-pyridyl)-1,3,5-triazine, TPTZPart II. Extraction of La(III), Eu(III) and Lu(III) with a bis(4-acyl-5-hydroxypyrazole) and TPTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Goetzgrandmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.250-258. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2006.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Mesostructured Silica Doped with Acyl‐Hydroxy‐Pyrazole Derivatives. Sorption Tests of Cu(II) and Eu(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Goetz‐grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (13), pp.2933-2946. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496390600786044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of europium(III) and copper(II) by a mesostructured silica doped with acyl-hydroxypyrazole derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève J. Goetz-Grandmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 287 (1-3), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2006.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d’antibiotique (fluoroquinolone) en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisiia Sikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFFoST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisiia Sikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisiia Sikolenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand X</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiotte-Suchet P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beugnot J.-C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of organoleptic faults in wine by microwave sensor coupled with molecularly imprinted silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stuerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis D. Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and direct analysis of oxidation levels of oil-in-water emulsions using ATR-FTIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Waschatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Billecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Euro Fed Lipid Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of metallic trace elements of toxicological concern in Lebanese pita and risk characterization for the consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology Out of the Box</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Pesticide Detection in Food Processing by Microwave Transduction Combined with Molecularly Imprinted Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stuerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.550 - 552, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of onion volatile compounds through spray drying process: Effects on volatile retention and structural modifications Results &amp; Discussion Materials and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Hanif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et monde Rural: L’Eau au coeur du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Meknès, Morocco. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA as food packaging material: critical role of water and ethanol used in food simulant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouvisier Urion K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPOW XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebanese pita extracts with presence of trace elements: hazard assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Akiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghiwa Zoghbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Meeting of the European Environmental Mutagenesis and Genomics Society (EEMGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30583.88489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'éléments traces métalliques à partir de pains libanais et évaluation du danger de ces mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic contamination of wheat-cultivated soils in the Bekaa flatland of Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Thermal Denaturation of Beef Muscle: Neutron Imaging and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrons and food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly imprinted polymers for the removal of Iprodione from wine : experimental design and synthesis optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIP (Molecularly Imprinted Polymers) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.19190.45124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of volatiles and sensory profiles in grape juices from Gamay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg symposium on flavour chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of key aroma compounds of Gin by GC-O and GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dussort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Forum des jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Cabio’ch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 68 - Identification of Key Gin Aroma Compounds: An Integrative Approach Based on an Original Selection Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dussort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth E. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour Science : Proceedings from XIII Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.367-370, 2014, 978-0-12-398549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of volatiles and sensory profile in grape juices from Gamay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lubbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Thomas Meyerhof, Wolfgang Schieberle, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and challenges in flavor chemistry &amp; biology. Proceedings of the 9th Wartburg Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsche Forschungsanstalt für Lebensmittelchemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.374-381, 2010, 978-3-938896-38-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymère pour la détection des aldéhydes et des cétones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carballido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3130280 - WO2023110783. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and device for detecting an analyte in a liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stuerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016012682 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un polymère à Empreintes Moléculaires pour piéger l'iprodione en milieu aqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou-Maroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015/067908 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11181,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A5F40B"/>
+    <w:nsid w:val="E8B98996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11412,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliasbou-maroun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0208-858X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092740529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FGRK5lYAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4190-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Figueredo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flahaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chamoun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malda Halawi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14111881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05468189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13120420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alary Justine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00491-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Ferret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15194009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03337034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Lebbos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Afram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2021.1953000" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04292036v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11110548" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04096281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12081660" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04304808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Al Ayash" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Matar Boumosleh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stresses3040053" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04037059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Al Mashtoub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040895" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04208556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou-Mitri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Bou Dargham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Abou Jaoudeh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farhat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115349" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03626761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stuerga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27051492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Maroun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2021.101540" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03123992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Doumani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29219/fnr.v65.5556" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03013707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Daoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Waschatko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128273" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216224" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Horemans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mestdagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101432" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03114886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brulport" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07294-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02962630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ay00583e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02551705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Tueni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040474" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02613429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101157" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biehlmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Krauss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Iron Ardeza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9081061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173340v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.04.108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Billecke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.05.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette R. Ouaini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8110574" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380053v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204514" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.12.118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616383v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Pierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rakotomalala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.07.061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D Gougeon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.02.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depretre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WJMRG4C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hagege" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Asfari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802588301" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Goetz&#8208;grandmont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390701401253" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arichi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goetzgrandmont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWVW3N4Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.07.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQSP0PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898058v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600786044" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898057v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve J. Goetz-Grandmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.05.047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG42WKB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lasserre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639784" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02873484v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebbos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouaini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebib" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.791" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01507201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stuerga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.522" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247296v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hanif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay El" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02296298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Akiki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Zoghbi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30583.88489" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986057v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556335v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359464v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02529027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19190.45124" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756015v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170374_2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02276309v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunerie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00709926v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-univ-bourgogne.archives-ouvertes.fr/hal-00709926" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02526572v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02528993v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>