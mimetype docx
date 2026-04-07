--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -184,96 +184,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
+                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288526v1</w:t>
+                <w:t xml:space="preserve">hal-05290065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de jurisprudence en droit pénal des sociétés (juin 2024 – mai 2025)</w:t>
               </w:r>
@@ -322,303 +322,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
+                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290065v1</w:t>
+                <w:t xml:space="preserve">hal-05288526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et droit pénal international : le tribut payé par une société commerciale aux auteurs de crimes contre l'humanité et la notion de complicité</w:t>
+                <w:t xml:space="preserve">Revirement de jurisprudence : l'objet de l'abus de confiance s'étend (rétroactivement) aux immeubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3-4, pp.473-480</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289300v1</w:t>
+                <w:t xml:space="preserve">halshs-04553338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revirement de jurisprudence : l'objet de l'abus de confiance s'étend (rétroactivement) aux immeubles</w:t>
+                <w:t xml:space="preserve">30 ans d'évolution des infractions contre les biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.812</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04553338v1</w:t>
+                <w:t xml:space="preserve">halshs-04515555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans d'évolution des infractions contre les biens</w:t>
+                <w:t xml:space="preserve">RSE et droit pénal international : le tribut payé par une société commerciale aux auteurs de crimes contre l'humanité et la notion de complicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03, pp.124</w:t>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3-4, pp.473-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04515555v1</w:t>
+                <w:t xml:space="preserve">hal-05289300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargissement du transfert de la responsabilité pénale dans le cadre d'une opération de fusion-absorption : et maintenant, encore plus loin ?</w:t>
               </w:r>
@@ -749,234 +749,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
+                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289309v1</w:t>
+                <w:t xml:space="preserve">hal-05288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybercriminalité : la qualification pénale de l’utilisation d’un rançongiciel</w:t>
+                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169176v1</w:t>
+                <w:t xml:space="preserve">hal-05289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
+                <w:t xml:space="preserve">Cybercriminalité : la qualification pénale de l’utilisation d’un rançongiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38</w:t>
+              <w:t xml:space="preserve">, 2021, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288563v1</w:t>
+                <w:t xml:space="preserve">halshs-03169176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infraction de vol dans la jurisprudence civile</w:t>
               </w:r>
@@ -1427,427 +1427,427 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctions pénales</w:t>
+                <w:t xml:space="preserve">Infractions contre les biens ou le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Kuhn</w:t>
+                <w:t xml:space="preserve">Naomie Victoire Jade Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-208, 2025, 978-2-38549-175-8</w:t>
+              <w:t xml:space="preserve">, pp.113-116, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290548v1</w:t>
+                <w:t xml:space="preserve">hal-05290319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrés de participation à l’infraction</w:t>
+                <w:t xml:space="preserve">Sanctions pénales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.57-60, 2025, 978-2-38549-175-8</w:t>
+              <w:t xml:space="preserve">, pp.205-208, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290553v1</w:t>
+                <w:t xml:space="preserve">hal-05290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention judiciaire d’intérêt public environnementale est-elle durable ?</w:t>
+                <w:t xml:space="preserve">Degrés de participation à l’infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Walid Chaiehloudj; Jacques Mestre; Sabrina Dupouy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.143-149, A paraître</w:t>
+              <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-60, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290161v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malheurs de l'argument a rubrica en droit pénal : l'exemple du Livre III du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les excentricités du droit pénal II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.57-67, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infractions contre les biens ou le patrimoine</w:t>
+                <w:t xml:space="preserve">La convention judiciaire d’intérêt public environnementale est-elle durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Chaiehloudj; Jacques Mestre; Sabrina Dupouy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-116, 2025, 978-2-38549-175-8</w:t>
+              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.143-149, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290319v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme pénale et le lanceur d'alerte</w:t>
               </w:r>
@@ -2157,51 +2157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>