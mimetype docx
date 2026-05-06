--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -138,776 +138,776 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion et responsabilité pénale : au tour des établissements publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJ Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1, pp.25</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490042v1</w:t>
+                <w:t xml:space="preserve">halshs-05476128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
+                <w:t xml:space="preserve">Fusion et responsabilité pénale : au tour des établissements publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213</w:t>
+              <w:t xml:space="preserve">AJ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290065v1</w:t>
+                <w:t xml:space="preserve">hal-05490042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de jurisprudence en droit pénal des sociétés (juin 2024 – mai 2025)</w:t>
+                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290089v1</w:t>
+                <w:t xml:space="preserve">hal-05290065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
+                <w:t xml:space="preserve">Un an de jurisprudence en droit pénal des sociétés (juin 2024 – mai 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79</w:t>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288526v1</w:t>
+                <w:t xml:space="preserve">hal-05290089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revirement de jurisprudence : l'objet de l'abus de confiance s'étend (rétroactivement) aux immeubles</w:t>
+                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.812</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04553338v1</w:t>
+                <w:t xml:space="preserve">hal-05288526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans d'évolution des infractions contre les biens</w:t>
+                <w:t xml:space="preserve">Revirement de jurisprudence : l'objet de l'abus de confiance s'étend (rétroactivement) aux immeubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03, pp.124</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04515555v1</w:t>
+                <w:t xml:space="preserve">halshs-04553338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et droit pénal international : le tribut payé par une société commerciale aux auteurs de crimes contre l'humanité et la notion de complicité</w:t>
+                <w:t xml:space="preserve">30 ans d'évolution des infractions contre les biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3-4, pp.473-480</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289300v1</w:t>
+                <w:t xml:space="preserve">halshs-04515555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élargissement du transfert de la responsabilité pénale dans le cadre d'une opération de fusion-absorption : et maintenant, encore plus loin ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSE et droit pénal international : le tribut payé par une société commerciale aux auteurs de crimes contre l'humanité et la notion de complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.1445</w:t>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3-4, pp.473-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663310v1</w:t>
+                <w:t xml:space="preserve">hal-05289300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybercriminalité : les qualifications pénales de l’utilisation d’un rançongiciel - La conversion du singulier au pluriel après l’arrêt du 15 décembre 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élargissement du transfert de la responsabilité pénale dans le cadre d'une opération de fusion-absorption : et maintenant, encore plus loin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288544v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
+                <w:t xml:space="preserve">Cybercriminalité : les qualifications pénales de l’utilisation d’un rançongiciel - La conversion du singulier au pluriel après l’arrêt du 15 décembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38</w:t>
+              <w:t xml:space="preserve">, 2024, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288563v1</w:t>
+                <w:t xml:space="preserve">hal-05288544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
+                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289309v1</w:t>
+                <w:t xml:space="preserve">hal-05288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybercriminalité : la qualification pénale de l’utilisation d’un rançongiciel</w:t>
               </w:r>
@@ -956,366 +956,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03169176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infraction de vol dans la jurisprudence civile</w:t>
+                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.étude 10</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169197v1</w:t>
+                <w:t xml:space="preserve">hal-05289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation à l’infraction dans les droits espagnol et d’Amérique hispanophone : le droit pénal des pays hispaniques comme source d’inspiration du droit français</w:t>
+                <w:t xml:space="preserve">L’infraction de vol dans la jurisprudence civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.étude 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169209v1</w:t>
+                <w:t xml:space="preserve">halshs-03169197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications de la réécriture des articles 1833 et 1835 du Code civil par la loi PACTE sur l’abus de biens sociaux</w:t>
+                <w:t xml:space="preserve">La participation à l’infraction dans les droits espagnol et d’Amérique hispanophone : le droit pénal des pays hispaniques comme source d’inspiration du droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, p. 1-12</w:t>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169220v1</w:t>
+                <w:t xml:space="preserve">halshs-03169209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme du droit des obligations : quelques éléments relatifs aux vices du consentement</w:t>
+                <w:t xml:space="preserve">Les implications de la réécriture des articles 1833 et 1835 du Code civil par la loi PACTE sur l’abus de biens sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.39-50</w:t>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, p. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01398792v1</w:t>
+                <w:t xml:space="preserve">halshs-03169220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception pénale de la possession ou la revanche de la conception objective</w:t>
+                <w:t xml:space="preserve">Réforme du droit des obligations : quelques éléments relatifs aux vices du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception pénale de la possession ou la revanche de la conception objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 02, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01206475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1325,91 +1394,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un renouvellement du système répressif dit des atteintes juridiques aux biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, Tome 70, 654 p., 2021, Thèses / Bibliothèque des sciences criminelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03169156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1419,598 +1488,598 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infractions contre les biens ou le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Victoire Jade Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-116, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions pénales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-208, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrés de participation à l’infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-60, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malheurs de l'argument a rubrica en droit pénal : l'exemple du Livre III du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les excentricités du droit pénal II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.57-67, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention judiciaire d’intérêt public environnementale est-elle durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Chaiehloudj; Jacques Mestre; Sabrina Dupouy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité et droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.143-149, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme pénale et le lanceur d'alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les alertes en droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis; Planète social, pp.179-191, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction en droit français de la responsabilité pénale des personnes morales. Loi n°92-683 du 22 juillet 1992 portant réforme des dispositions générales du code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Bouillon; Renaud Bueb; Béatrice Lapérou-Scheneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes lois de la Ve République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.239-254, 2023, 978-2-84934-678-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2157,51 +2226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>