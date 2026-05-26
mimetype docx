--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -253,234 +253,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
+                <w:t xml:space="preserve">Un an de jurisprudence en droit pénal des sociétés (juin 2024 – mai 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 213</w:t>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290065v1</w:t>
+                <w:t xml:space="preserve">hal-05290089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an de jurisprudence en droit pénal des sociétés (juin 2024 – mai 2025)</w:t>
+                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290089v1</w:t>
+                <w:t xml:space="preserve">hal-05288526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incrimination spéciale</w:t>
+                <w:t xml:space="preserve">Les dernières évolutions jurisprudentielles en droit pénal des affaires étaient-elles prévisibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288526v1</w:t>
+                <w:t xml:space="preserve">hal-05290065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revirement de jurisprudence : l'objet de l'abus de confiance s'étend (rétroactivement) aux immeubles</w:t>
               </w:r>
@@ -818,234 +818,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
+                <w:t xml:space="preserve">Cybercriminalité : la qualification pénale de l’utilisation d’un rançongiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38</w:t>
+              <w:t xml:space="preserve">, 2021, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288563v1</w:t>
+                <w:t xml:space="preserve">halshs-03169176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybercriminalité : la qualification pénale de l’utilisation d’un rançongiciel</w:t>
+                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169176v1</w:t>
+                <w:t xml:space="preserve">hal-05289309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassation d'un arrêt de condamnation dans l'affaire des décrocheurs du portrait présidentiel</w:t>
+                <w:t xml:space="preserve">Quand le droit européen provoque une modification du régime de l’abus de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.15</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289309v1</w:t>
+                <w:t xml:space="preserve">hal-05288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infraction de vol dans la jurisprudence civile</w:t>
               </w:r>
@@ -1496,156 +1496,156 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infractions contre les biens ou le patrimoine</w:t>
+                <w:t xml:space="preserve">Degrés de participation à l’infraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomie Victoire Jade Dieudonné</w:t>
+                <w:t xml:space="preserve">André Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.113-116, 2025, 978-2-38549-175-8</w:t>
+              <w:t xml:space="preserve">, pp.57-60, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290319v1</w:t>
+                <w:t xml:space="preserve">hal-05290553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions pénales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kuhn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-208, 2025, 978-2-38549-175-8</w:t>
@@ -1660,263 +1660,263 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrés de participation à l’infraction</w:t>
+                <w:t xml:space="preserve">La convention judiciaire d’intérêt public environnementale est-elle durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Chaiehloudj; Jacques Mestre; Sabrina Dupouy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-60, 2025, 978-2-38549-175-8</w:t>
+              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.143-149, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290553v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malheurs de l'argument a rubrica en droit pénal : l'exemple du Livre III du Code pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les excentricités du droit pénal II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; martin, pp.57-67, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention judiciaire d’intérêt public environnementale est-elle durable ?</w:t>
+                <w:t xml:space="preserve">Infractions contre les biens ou le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Walid Chaiehloudj; Jacques Mestre; Sabrina Dupouy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Victoire Jade Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Défago; André Kuhn; Béatrice Lapérou-Scheneider; Josua Robert-Nicoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.143-149, A paraître</w:t>
+              <w:t xml:space="preserve">Dictionnaire juridique éclectique franco-suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-116, 2025, 978-2-38549-175-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290161v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme pénale et le lanceur d'alerte</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04553338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515555v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kuhn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289307v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Victoire Jade Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Verny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>