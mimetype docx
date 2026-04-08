--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,5051 +66,5185 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rous</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Behan</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305867v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
+                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Mahieux</w:t>
+                <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">James A Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Q. Aemig</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128550v1</w:t>
+                <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting acetoclastic methanogens in anaerobic digestion via r/K selection-informed mathematical modeling</w:t>
+                <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanhuan Chang</w:t>
+                <w:t xml:space="preserve">Margot Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingxia Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Ranjbar</w:t>
+                <w:t xml:space="preserve">Q. Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangxue Wu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79, pp.108884. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494089v1</w:t>
+                <w:t xml:space="preserve">hal-05128550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
+                <w:t xml:space="preserve">Revisiting acetoclastic methanogens in anaerobic digestion via r/K selection-informed mathematical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+                <w:t xml:space="preserve">Huanhuan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Berthomieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tingxia Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangxue Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.108884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614157v1</w:t>
+                <w:t xml:space="preserve">hal-05494089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of fumarate on interspecies electron transfer and the metabolic shift induced in Clostridium pasteurianum by Geobacter sulfurreducens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (5), pp.lxae122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxae122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664594v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.365⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 408, pp.131126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.131126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581977v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the influence of temperature on the growth of Escherichia coli in a minimal medium containing glucose as the sole carbon source for the joint computation of growth yields and rates at each temperature from 27 to 45°C</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109037⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04094176v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Pilot Scale Microbial Electrosynthesis Reactor for Organic Waste Biorefinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Ali Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16020591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors shaping the abundance and diversity of the gut archaeome across the animal kingdom</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data on the influence of temperature on the growth of Escherichia coli in a minimal medium containing glucose as the sole carbon source for the joint computation of growth yields and rates at each temperature from 27 to 45°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31038-4⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03709180v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying Clostridium pasteurianum’s metabolic shift when grown with Geobacter sulfurreducens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Factors shaping the abundance and diversity of the gut archaeome across the animal kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney M Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31038-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11736-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516733v1</w:t>
+                <w:t xml:space="preserve">hal-03709180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanisms underlying Clostridium pasteurianum’s metabolic shift when grown with Geobacter sulfurreducens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr10030535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593854v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab I. Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10030535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117058v1</w:t>
+                <w:t xml:space="preserve">hal-03593854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Interactions as Drivers of a Nitrification Process in a Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Ramírez C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bioengineering8030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02981499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62213-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02504942v1</w:t>
+                <w:t xml:space="preserve">hal-02981499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2.45 GHz Microwave Irradiation on the Fruit Fly, Drosophila melanogaster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (9), pp.598. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5323), pp.5323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects11090598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989473v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of 2.45 GHz Microwave Irradiation on the Fruit Fly, Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Yanagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatoshi Tomaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (9), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11090598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534986v1</w:t>
+                <w:t xml:space="preserve">hal-02989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical assessments of termites (Termitidae) under 2.45 GHz microwave irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61902-6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02948982v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioflocculation and settling studies of native wastewater filamentous cyanobacteria using different cultivation systems for a low-cost and easy to control harvesting process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Seira</w:t>
+                <w:t xml:space="preserve">Physical assessments of termites (Termitidae) under 2.45 GHz microwave irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Yanagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo de Felice</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109957⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61902-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531606v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioflocculation and settling studies of native wastewater filamentous cyanobacteria using different cultivation systems for a low-cost and easy to control harvesting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Iasimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jordan Seira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+                <w:t xml:space="preserve">Antonio Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo de Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.263-276. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.109957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628186v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
+                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foulet</w:t>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.263-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609327v1</w:t>
+                <w:t xml:space="preserve">hal-02628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kook</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Bakonyi</w:t>
+                <w:t xml:space="preserve">L. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Zitka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">L. Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.1155-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623479v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefinery for heterogeneous organic waste using microbial electrochemical technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Kook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Madigou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Péter Bakonyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zitka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 292, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121943⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623488v1</w:t>
+                <w:t xml:space="preserve">hal-02623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a bioelectrochemical system as a new technological platform for biosuccinic acid production from waste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Giard</w:t>
+                <w:t xml:space="preserve">Biorefinery for heterogeneous organic waste using microbial electrochemical technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Renvoisé</w:t>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3530-9⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268531v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Life cycle assessment of a bioelectrochemical system as a new technological platform for biosuccinic acid production from waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desmond Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (36), pp.36485-36502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3530-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602758v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bize</w:t>
+                <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Conteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07593-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602845v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">New insights into the key microbial phylotypes of anaerobic sludge digesters under different operational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+                <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.087⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (octobre), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605052v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Madigou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 207, pp.92-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.01.124⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 214 (août), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604542v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+                <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 207, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.01.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324124v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149751v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601478v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149734v1</w:t>
+                <w:t xml:space="preserve">hal-01601478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic theory of microbial growth.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.7⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 102, pp. 42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825781v3</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the last common ancestor and early evolution of eukaryotes: reconstructing the history of mitochondrial ribosomes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic theory of microbial growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (8), pp.1747-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658502v1</w:t>
+                <w:t xml:space="preserve">hal-00825781v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of virus-host systems in hypersaline Lake Retba, Senegal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">On the last common ancestor and early evolution of eukaryotes: reconstructing the history of mitochondrial ribosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizick Lucas</w:t>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02323.x⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527107v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomics of Sterol Synthesis: Insights into the Origin, Evolution, and Diversity of a Key Eukaryotic Feature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Diversity of virus-host systems in hypersaline Lake Retba, Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gribaldo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kimberly Pause Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evp036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (8), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02323.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604999v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phylogenomics of Sterol Synthesis: Insights into the Origin, Evolution, and Diversity of a Key Eukaryotic Feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.364-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evp036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of the archaeal flagellum: rare horizontal gene transfer in a unique motility structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7, pp.53-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-7-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5120,4352 +5254,4352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecosystems under the thermodynamic lens: Insights for environmental bioprocess modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NUMEV – MIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx NUMEV, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Patri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de recherche sur la Transe Cognitive Auto-Induite (TCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TranceScience, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04335157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a comprehensive framework for leveraging meta-omic data in environmental biotechnology processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CATI DIISCICO; CATI CODEX; réseau In-OVIVE, Oct 2023, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. IWA Latin American Workshop and Symposium on Anaerobic Digestion (AD14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Querétaro, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment strategy of chemiolithotrophic biofilm for nitrogen fixation in MES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of microbial electrosynthesis by pure homoacetogens using a low redox potential mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul V. Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece. pp.ID 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving fermentations using extracellular electron transfer: modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Frontier Scientists Workshop : "Environmental Bio-Technology Workshop for Reducing GHGs Emissions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de bactéries chimiolithotrophes du sol pour la fixation biologique de l'azote sur une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022. 17. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium physical principles explain the temperature dependency of microbial growth: theory and experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An approach towards the model construction of the microbial community dynamics in reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361944v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-fermentation: how to drive fermentation using electrochemical systems...and IET</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium physical principles explain the temperature dependency of microbial growth: theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrata Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOCON-CO2 Worshop: Biocatalysis and bioelectrofermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16. Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417484v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach towards the model construction of the microbial community dynamics in reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electro-fermentation: how to drive fermentation using electrochemical systems...and IET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">BIOCON-CO2 Worshop: Biocatalysis and bioelectrofermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175116v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “electro-fermentation effect” of Geobacter sulfurreducens co-cultured with Clostridium pasteurianum is not induced by electron transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European-Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMET, Sep 2021, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling mixed fermentations using interspecies electron transfer? A complex story of microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Bundang-gu, Seongnam-si, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Interactions of a Microbial Community through an Optimal Tracking Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Sant Petersburg, Russia. pp.587-592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular electron transfer mediated parasitism, a thermodynamical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predict-it!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic observers and integer programming for functional classification of a microbial community in a chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC19 - 18. European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Control Association (EUCA). International Federation of Automatic Control (IFAC)., Jun 2019, Napoli, Italy. pp.1665-1670, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an environmental biorefinery scenario with anaerobic digestion coupled to bioelectrosynthesis: analyzing the requirements for profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique microbienne et modélisation des écosystèmes microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core-microbiome approach to identify key microbes and interactions in bioanode microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2018, 4. European Meeting of International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT., Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions microbiennes et transfert d'électrons en fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Recherche-Industrie. Management des ressources microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791282v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactions microbiennes et transfert d'électrons en fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">2. Journées Recherche-Industrie. Management des ressources microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737163v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies electron transfer mediated parasitism: co-culture of Geobacter sulfurreducens and Clostridium pasteurianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET 6 - General Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT. Instituto de Technologia Quimica e Biologica (ITQB), PRT. Universidade Nova de Lisboa (UNL), PRT., Oct 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of interspecies electron transfer: from syntrophy to parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA-assisted conception of an innovation bio-molécules production through microbial electrosynthesis of bio-waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[avniR]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design of an innovative environmental biorefinery to produce added value chemicals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desmond Le Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe LCA case study symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.1747-1751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic biodegradation of 13C6-phenol: Analysis of bacteria population involved in two different degradation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écosystèmes microbiens complexes de dépollution : une approche thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire traitements et procédés pour l'eau et les déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TED-S, 2011, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the ribosome: testing eukaryotic origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaea and the tree of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Forterre, May 2009, Fondation des Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9475,1432 +9609,1432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the analysis of omics data and bioprocess data in environmental biorefineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the link between T, µmax and dissipation as heat during microbial growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies electron transfer-mediated parasitism? case of fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromicrobiology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aarhus, Denmark. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards environmental biorefinery: upscaling of microbial electrosynthesis cell fueled with heterogeneous organic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial interactions in a two step nitrification process : Modeling, stability analysis, and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth and its implications for the study of isotopic fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. The International Society for Microbial Ecology, pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cathodic bacterial communities reveals high diversity and potential new electroactive oxygen reducing microbes affiliated to Deinococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International microbial fuel cells conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cairns, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie moléculaire et l'arbre universel du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin 200 ans : entre sciences et humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04665904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the mitochondrial ribosomal proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Meeting of the Society of Molecular Biology and Evolution (SMBE'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the proteome of mitochondrial ribosomes: a clue for the eukaryotic tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10910,452 +11044,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical systems for the valorization of organic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 763 p., 2019, 978-3-030-10960-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10961-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche application Déchets 7 : Optimisation des biopiles microbiennes : comment sélectionner des microorganismes efficaces sur les biocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADEME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174 p., 2017, 979-10-297-0485-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11365,353 +11499,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical reactor with double bioanode, method for anodic regeneration and use of the reactor for microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3085972. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of a bio-electrode of a bio-electrochemical device - device and associated method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3085970. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de régulation de l'activité d'un système bioélectrochimique comportant à la fois une bioanode et une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3026413. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11721,275 +11855,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quémener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12136,51 +12270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>