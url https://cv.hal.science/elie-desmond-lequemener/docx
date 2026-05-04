--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
+                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+                <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Westerholm</w:t>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579012v1</w:t>
+                <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rous</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Behan</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305867v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingxia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,77 +664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135 (5), pp.lxae122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,90 +781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 408, pp.131126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,103 +898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,51 +1188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1296,51 +1296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors shaping the abundance and diversity of the gut archaeome across the animal kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,64 +1439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
@@ -1547,51 +1547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,425 +1658,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions as Drivers of a Nitrification Process in a Chemostat</w:t>
+                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Ramírez C.</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering8030031⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335915v1</w:t>
+                <w:t xml:space="preserve">hal-02981499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microbial Interactions as Drivers of a Nitrification Process in a Chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ramírez C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering8030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03117058v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02981499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (9), pp.598. </w:t>
@@ -2283,103 +2283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,64 +2456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.5197. </w:t>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Iasimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,455 +2679,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
+                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">László Kook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+                <w:t xml:space="preserve">Péter Bakonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Zitka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.263-276. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628186v1</w:t>
+                <w:t xml:space="preserve">hal-02623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
+                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Foulet</w:t>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.263-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609327v1</w:t>
+                <w:t xml:space="preserve">hal-02628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kook</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Bakonyi</w:t>
+                <w:t xml:space="preserve">L. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Zitka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">L. Renvoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.1155-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623479v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorefinery for heterogeneous organic waste using microbial electrochemical technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3217,90 +3217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a bioelectrochemical system as a new technological platform for biosuccinic acid production from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desmond Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3351,103 +3351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,51 +3615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,77 +3762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,480 +3873,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324124v1</w:t>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Battimelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4570,90 +4570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 102, pp. 42-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4687,51 +4687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the last common ancestor and early evolution of eukaryotes: reconstructing the history of mitochondrial ribosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Sterol Synthesis: Insights into the Origin, Evolution, and Diversity of a Key Eukaryotic Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of the archaeal flagellum: rare horizontal gene transfer in a unique motility structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,90 +5268,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5393,103 +5393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecosystems under the thermodynamic lens: Insights for environmental bioprocess modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire NUMEV – MIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx NUMEV, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5587,64 +5587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,103 +5712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,90 +6079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6200,90 +6200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment strategy of chemiolithotrophic biofilm for nitrogen fixation in MES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul V. Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece. pp.ID 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,77 +6429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving fermentations using extracellular electron transfer: modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Frontier Scientists Workshop : "Environmental Bio-Technology Workshop for Reducing GHGs Emissions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,90 +6524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de bactéries chimiolithotrophes du sol pour la fixation biologique de l'azote sur une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022. 17. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6632,77 +6632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach towards the model construction of the microbial community dynamics in reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6753,51 +6753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6835,103 +6835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-fermentation: how to drive fermentation using electrochemical systems...and IET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOCON-CO2 Worshop: Biocatalysis and bioelectrofermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6982,77 +6982,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European-Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMET, Sep 2021, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7071,312 +7071,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mixed fermentations using interspecies electron transfer? A complex story of microbial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Bundang-gu, Seongnam-si, South Korea</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361922v1</w:t>
+                <w:t xml:space="preserve">hal-03033341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controlling mixed fermentations using interspecies electron transfer? A complex story of microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Bundang-gu, Seongnam-si, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033341v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Interactions of a Microbial Community through an Optimal Tracking Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Sant Petersburg, Russia. pp.587-592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7404,308 +7404,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular electron transfer mediated parasitism, a thermodynamical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Asymptotic observers and integer programming for functional classification of a microbial community in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predict-it!</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC19 - 18. European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association (EUCA). International Federation of Automatic Control (IFAC)., Jun 2019, Napoli, Italy. pp.1665-1670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786967v1</w:t>
+                <w:t xml:space="preserve">hal-02734813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic observers and integer programming for functional classification of a microbial community in a chemostat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extracellular electron transfer mediated parasitism, a thermodynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC19 - 18. European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Predict-it!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795854⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734813v1</w:t>
+                <w:t xml:space="preserve">hal-02786967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,103 +7730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmee Joosten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7851,77 +7851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an environmental biorefinery scenario with anaerobic digestion coupled to bioelectrosynthesis: analyzing the requirements for profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,165 +7970,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique microbienne et modélisation des écosystèmes microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791113v1</w:t>
+                <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core-microbiome approach to identify key microbes and interactions in bioanode microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2018, 4. European Meeting of International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT., Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,230 +8199,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermodynamique microbienne et modélisation des écosystèmes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786936v1</w:t>
+                <w:t xml:space="preserve">hal-02791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,90 +8395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions microbiennes et transfert d'électrons en fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Recherche-Industrie. Management des ressources microbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8503,103 +8503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies electron transfer mediated parasitism: co-culture of Geobacter sulfurreducens and Clostridium pasteurianum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET 6 - General Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT. Instituto de Technologia Quimica e Biologica (ITQB), PRT. Universidade Nova de Lisboa (UNL), PRT., Oct 2017, Lisbonne, Portugal</w:t>
@@ -8628,103 +8628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of interspecies electron transfer: from syntrophy to parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8775,51 +8775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,64 +8857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design of an innovative environmental biorefinery to produce added value chemicals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desmond Le Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,51 +9090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9198,64 +9198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9306,77 +9306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écosystèmes microbiens complexes de dépollution : une approche thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9483,51 +9483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the ribosome: testing eukaryotic origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9865,90 +9865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies electron transfer-mediated parasitism? case of fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromicrobiology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aarhus, Denmark. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards environmental biorefinery: upscaling of microbial electrosynthesis cell fueled with heterogeneous organic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10068,77 +10068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial interactions in a two step nitrification process : Modeling, stability analysis, and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10176,90 +10176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -10288,51 +10288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth and its implications for the study of isotopic fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10508,51 +10508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,103 +10620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cathodic bacterial communities reveals high diversity and potential new electroactive oxygen reducing microbes affiliated to Deinococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International microbial fuel cells conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cairns, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie moléculaire et l'arbre universel du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin 200 ans : entre sciences et humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10810,51 +10810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the mitochondrial ribosomal proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,51 +10918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the proteome of mitochondrial ribosomes: a clue for the eukaryotic tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11058,90 +11058,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
@@ -11170,77 +11170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
@@ -11269,90 +11269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical systems for the valorization of organic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 763 p., 2019, 978-3-030-10960-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11386,51 +11386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche application Déchets 7 : Optimisation des biopiles microbiennes : comment sélectionner des microorganismes efficaces sur les biocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11513,64 +11513,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical reactor with double bioanode, method for anodic regeneration and use of the reactor for microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11631,51 +11631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of a bio-electrode of a bio-electrochemical device - device and associated method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11749,77 +11749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de régulation de l'activité d'un système bioélectrochimique comportant à la fois une bioanode et une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3026413. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,103 +11869,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quémener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -12000,51 +12000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12270,51 +12270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>