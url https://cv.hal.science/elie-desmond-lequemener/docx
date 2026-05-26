--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
+                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rous</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Behan</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Westerholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305867v1</w:t>
+                <w:t xml:space="preserve">hal-05579012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermophilic syntrophic VFA oxidation using thermodynamic principles: Insights from enrichment cultures</w:t>
+                <w:t xml:space="preserve">Recent advances and perspectives on N(2) fixation by microbial bioelectrochemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+                <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Westerholm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 449, pp.134365. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, pp.109123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579012v1</w:t>
+                <w:t xml:space="preserve">hal-05305867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen addition can accelerate propionate degradation kinetics during in situ biomethanation</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Braga-Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingxia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -664,77 +664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 135 (5), pp.lxae122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,90 +781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of wine lees and waste activated sludge into caproate and heptanoate: Thermodynamic and microbiological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 408, pp.131126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,103 +898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1022,325 +1022,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Pilot Scale Microbial Electrosynthesis Reactor for Organic Waste Biorefinery</w:t>
+                <w:t xml:space="preserve">Data on the influence of temperature on the growth of Escherichia coli in a minimal medium containing glucose as the sole carbon source for the joint computation of growth yields and rates at each temperature from 27 to 45°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+                <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+                <w:t xml:space="preserve">Subrata Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asim Ali Yaqoob</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16020591⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922462v1</w:t>
+                <w:t xml:space="preserve">hal-04094176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the influence of temperature on the growth of Escherichia coli in a minimal medium containing glucose as the sole carbon source for the joint computation of growth yields and rates at each temperature from 27 to 45°C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a Pilot Scale Microbial Electrosynthesis Reactor for Organic Waste Biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
+                <w:t xml:space="preserve">Asim Ali Yaqoob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subrata Dev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.109037. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (2), pp.591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16020591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04094176v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors shaping the abundance and diversity of the gut archaeome across the animal kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1439,64 +1439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.865-876. </w:t>
@@ -1547,51 +1547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,464 +1658,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
+                <w:t xml:space="preserve">Microbial Interactions as Drivers of a Nitrification Process in a Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Héctor Ramírez C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering8030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981499v1</w:t>
+                <w:t xml:space="preserve">hal-03335915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions as Drivers of a Nitrification Process in a Chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering8030031⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03335915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interspecies electron transfer in anaerobic microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping the biological activities of filamentous oxygenic photogranules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Marcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67, pp.49-57. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (2), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2020.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.27585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03117058v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Microbial Transition State Theory on Monod's Affinity Constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5323), pp.5323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,51 +2201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (9), pp.598. </w:t>
@@ -2283,103 +2283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Outlook in Microbial Ecology: Nonmutualistic Interspecies Electron Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4), pp.245-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,64 +2456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Kajiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.5197. </w:t>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Iasimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Seira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,507 +2679,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
+                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Kook</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Bakonyi</w:t>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Zitka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.263-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623479v1</w:t>
+                <w:t xml:space="preserve">hal-02628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first principles</w:t>
+                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Delattre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renvoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0272-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.1155-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628186v1</w:t>
+                <w:t xml:space="preserve">hal-02609327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of microbial electrochemical technologies for the production of waste-based succinic acid thanks to a life cycle assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of two-chamber microbial electrochemical systems started-up with different ion-exchange membrane separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bouchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">László Kook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giard</w:t>
+                <w:t xml:space="preserve">Péter Bakonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Renvoise</w:t>
+                <w:t xml:space="preserve">Jan Zitka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 225, pp.1155-1168. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.03.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609327v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorefinery for heterogeneous organic waste using microbial electrochemical technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292, </w:t>
@@ -3217,90 +3217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a bioelectrochemical system as a new technological platform for biosuccinic acid production from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desmond Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3351,103 +3351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing extracellular electron transfer mediated parasitism: energetic considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,51 +3615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,77 +3762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of biowaste under extreme ammonia concentration: Identification of key microbial phylotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3873,878 +3873,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, vol. 102, pp. 42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608538v1</w:t>
+                <w:t xml:space="preserve">hal-01149734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324124v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Badalato</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536494v1</w:t>
+                <w:t xml:space="preserve">hal-01149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149751v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope probing of acetate fed anaerobic batch incubations shows a partial resistance of acetoclastic methanogenesis catalyzed by Methanosarcina to sudden increase of ammonia level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Battimelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.11.010⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601478v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Renvoisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 102, pp. 42-49. </w:t>
+              <w:t xml:space="preserve">, 2015, 106 (A), pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149734v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (8), pp.1747-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the last common ancestor and early evolution of eukaryotes: reconstructing the history of mitochondrial ribosomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of Sterol Synthesis: Insights into the Origin, Evolution, and Diversity of a Key Eukaryotic Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5132,51 +5132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomics of the archaeal flagellum: rare horizontal gene transfer in a unique motility structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,626 +5262,626 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
+                <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
+                <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
+                <w:t xml:space="preserve">James A Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344908v1</w:t>
+                <w:t xml:space="preserve">hal-05169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2-fixing biocathodes and coupling to bioanodes</w:t>
+                <w:t xml:space="preserve">Thermodynamic-based modeling of syntrophic organic acid oxidation in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rous</w:t>
+                <w:t xml:space="preserve">Sahak Yeghiazaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Behan</w:t>
+                <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Rencontres du Groupe Français de Bioélectrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Bioélectrochimie, Jan 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">Microbes 2025 - 20e congrès national de la SFM « Microbes dans un monde de transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologuie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169245v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecosystems under the thermodynamic lens: Insights for environmental bioprocess modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Behan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire NUMEV – MIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx NUMEV, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664569v1</w:t>
+                <w:t xml:space="preserve">hal-05169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microbial ecosystems under the thermodynamic lens: Insights for environmental bioprocess modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Séminaire NUMEV – MIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx NUMEV, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664147v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fixation bioélectrochimique de N2 : biofilm cathodique fixateur de N2 et couplage à une bioanode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms 2024 -10. Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169157v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations perçues en TCAI: données effectives ou projections ? Apports méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,90 +6079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the accurate modelling of food waste anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Capson-Tojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6200,90 +6200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment strategy of chemiolithotrophic biofilm for nitrogen fixation in MES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,77 +6334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul V. Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET8 - 2022 Global Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania, Greece. pp.ID 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,77 +6429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving fermentations using extracellular electron transfer: modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Frontier Scientists Workshop : "Environmental Bio-Technology Workshop for Reducing GHGs Emissions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2022, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,90 +6524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement de bactéries chimiolithotrophes du sol pour la fixation biologique de l'azote sur une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2022. 17. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6626,178 +6626,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach towards the model construction of the microbial community dynamics in reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The “electro-fermentation effect” of Geobacter sulfurreducens co-cultured with Clostridium pasteurianum is not induced by electron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. European-Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISMET, Sep 2021, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175116v1</w:t>
+                <w:t xml:space="preserve">hal-04176894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium physical principles explain the temperature dependency of microbial growth: theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6835,103 +6861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-fermentation: how to drive fermentation using electrochemical systems...and IET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Toledo-Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOCON-CO2 Worshop: Biocatalysis and bioelectrofermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6950,433 +6976,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “electro-fermentation effect” of Geobacter sulfurreducens co-cultured with Clostridium pasteurianum is not induced by electron transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An approach towards the model construction of the microbial community dynamics in reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European-Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISMET, Sep 2021, Girona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176894v1</w:t>
+                <w:t xml:space="preserve">hal-04175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlling mixed fermentations using interspecies electron transfer? A complex story of microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Belen Toledo-Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Bundang-gu, Seongnam-si, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033341v1</w:t>
+                <w:t xml:space="preserve">hal-03361922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling mixed fermentations using interspecies electron transfer? A complex story of microbial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microscale activities of individual photogranules as a function of light and carbon availabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Frontier Scientists Workshop “Korea-France Environmental Biotechnology Workshop: Linking Theory and Practice”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Bundang-gu, Seongnam-si, South Korea</w:t>
+              <w:t xml:space="preserve">, The Korean Academy of Science and Technology, Nov 2020, Online, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361922v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Interactions of a Microbial Community through an Optimal Tracking Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde-Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Sant Petersburg, Russia. pp.587-592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7404,550 +7404,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic observers and integer programming for functional classification of a microbial community in a chemostat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC19 - 18. European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734813v1</w:t>
+                <w:t xml:space="preserve">hal-02917616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular electron transfer mediated parasitism, a thermodynamical approach</w:t>
+                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predict-it!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Occitanie. FRA., Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786967v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biological activity of a fluffy oxygenic photogranule</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extracellular electron transfer mediated parasitism, a thermodynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque annuel du Réseau National Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Predict-it!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917616v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygenic photogranules: from ecology to wastewater treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic observers and integer programming for functional classification of a microbial community in a chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC19 - 18. European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association (EUCA). International Federation of Automatic Control (IFAC)., Jun 2019, Napoli, Italy. pp.1665-1670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791633v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling an environmental biorefinery scenario with anaerobic digestion coupled to bioelectrosynthesis: analyzing the requirements for profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Jun 2019, Delft, Netherlands</w:t>
@@ -7970,217 +7970,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermodynamique microbienne et modélisation des écosystèmes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786936v1</w:t>
+                <w:t xml:space="preserve">hal-02791113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core-microbiome approach to identify key microbes and interactions in bioanode microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2018, 4. European Meeting of International Society for Microbial Electrochemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT., Sep 2018, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8199,722 +8147,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamique microbienne et modélisation des écosystèmes microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of cyanobacteria for photogranulation through individual based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmee Joosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nutrition et Ecosystèmes Microbiens - NEM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Bridging theory and practice in ecological engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791113v1</w:t>
+                <w:t xml:space="preserve">hal-02786936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactions microbiennes et transfert d'électrons en fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Filali</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">2. Journées Recherche-Industrie. Management des ressources microbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737163v1</w:t>
+                <w:t xml:space="preserve">hal-02791282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions microbiennes et transfert d'électrons en fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Recherche-Industrie. Management des ressources microbiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Laboratoire de Biotechnologie de l'Environnement (0050)., May 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">ISME17 - 17. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Wageningen, INT., Aug 2018, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791282v1</w:t>
+                <w:t xml:space="preserve">hal-02737163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies electron transfer mediated parasitism: co-culture of Geobacter sulfurreducens and Clostridium pasteurianum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LCA-assisted conception of an innovation bio-molécules production through microbial electrosynthesis of bio-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
+                <w:t xml:space="preserve">Amandine Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flayac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMET 6 - General Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT. Instituto de Technologia Quimica e Biologica (ITQB), PRT. Universidade Nova de Lisboa (UNL), PRT., Oct 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">[avniR]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737031v1</w:t>
+                <w:t xml:space="preserve">hal-02607124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of interspecies electron transfer: from syntrophy to parasitism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interspecies electron transfer mediated parasitism: co-culture of Geobacter sulfurreducens and Clostridium pasteurianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">ISMET 6 - General Meeting of the International Society for Microbial Electrochemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Electrochemistry and Technology (ISMET). INT. Instituto de Technologia Quimica e Biologica (ITQB), PRT. Universidade Nova de Lisboa (UNL), PRT., Oct 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738013v1</w:t>
+                <w:t xml:space="preserve">hal-02737031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA-assisted conception of an innovation bio-molécules production through microbial electrosynthesis of bio-waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of interspecies electron transfer: from syntrophy to parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Clément Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[avniR]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607124v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design of an innovative environmental biorefinery to produce added value chemicals from waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desmond Le Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a bioanode and a biocathode in a bioelectrochemical system allows a more than two-fold increase in energetic efficiency of microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arizona State University, Oct 2015, Tempe, AZ, United States</w:t>
@@ -9090,64 +9090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.1747-1751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9198,77 +9198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Hoyos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Anaerobic Digestion: Recovering (bio) Resources for the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9306,77 +9306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of sessile and planktonic microbial communities in BES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMicroWorld 2013 V international conference on environmental, industrial and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,64 +9401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écosystèmes microbiens complexes de dépollution : une approche thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire traitements et procédés pour l'eau et les déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TED-S, 2011, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,51 +9483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the ribosome: testing eukaryotic origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9744,77 +9744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the link between T, µmax and dissipation as heat during microbial growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subrata Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9865,90 +9865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecies electron transfer-mediated parasitism? case of fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromicrobiology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aarhus, Denmark. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9973,77 +9973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards environmental biorefinery: upscaling of microbial electrosynthesis cell fueled with heterogeneous organic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10068,77 +10068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial interactions in a two step nitrification process : Modeling, stability analysis, and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ugalde Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop international Bridging theory and practice in ecological engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10176,90 +10176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive bioanode regenerations to maintain efficient current production from biowaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, AZ, United States</w:t>
@@ -10288,64 +10288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic theory of microbial growth and its implications for the study of isotopic fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. The International Society for Microbial Ecology, pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10383,90 +10383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
@@ -10508,51 +10508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,103 +10620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cathodic bacterial communities reveals high diversity and potential new electroactive oxygen reducing microbes affiliated to Deinococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International microbial fuel cells conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cairns, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phylogénie moléculaire et l'arbre universel du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Darwin 200 ans : entre sciences et humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10810,51 +10810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the mitochondrial ribosomal proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10918,51 +10918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the proteome of mitochondrial ribosomes: a clue for the eukaryotic tree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11052,307 +11052,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664478v1</w:t>
+                <w:t xml:space="preserve">hal-04664475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des procédés électrochimiques microbiens à la méthanisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des développements méthodologiques multi-omiques en méthanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Moletta; Romain Cresson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC&amp;DOC, 2024, 978-2-7430-2673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664475v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical systems for the valorization of organic residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorefinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland AG, 763 p., 2019, 978-3-030-10960-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11386,64 +11386,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche application Déchets 7 : Optimisation des biopiles microbiennes : comment sélectionner des microorganismes efficaces sur les biocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11513,90 +11513,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical reactor with double bioanode, method for anodic regeneration and use of the reactor for microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11631,77 +11631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of a bio-electrode of a bio-electrochemical device - device and associated method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11749,77 +11749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de régulation de l'activité d'un système bioélectrochimique comportant à la fois une bioanode et une biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3026413. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11829,222 +11829,340 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quémener</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180139v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of enrichment methods for efficient nitrogen fixation on a biocathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Santa-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quémener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12065,65 +12183,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12270,51 +12388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahak Yeghiazaryan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Capson-Tojo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Westerholm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Behan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109123" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Braga-Nan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Aemig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingxia Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ranjbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108884" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lanfranchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santa-Catalina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.365" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrata Dev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ali Yaqoob" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney M Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31038-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11736-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Ram&#237;rez C." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering8030031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Marcus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2020.12.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ouazaite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27585" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62213-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yanagawa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Tomaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Kajiwara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nakajima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090598" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.01.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61902-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Iasimone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Panico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Felice" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109957" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvoise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.03.231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kook" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Bakonyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zitka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.01.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121943" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renvois&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3530-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07593-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.06.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.01.124" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan L&#252;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.11.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Renvois&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.05.007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825781v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658502v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.10.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527107v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Pause Tucker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02323.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLB135CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604999v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evp036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-106" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05344908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169157v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Behan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664147v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04335157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Patri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664508v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Robles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V. Bernhardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361944v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417484v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Toledo-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361922v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Belen Toledo-Alarcon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143828" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917616v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmee Joosten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde Salas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795854" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huyard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737031v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flayac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desmond Le Quemener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Limam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786791v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664977v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04665904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10961-5_21" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786495v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/microbiologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180139v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>