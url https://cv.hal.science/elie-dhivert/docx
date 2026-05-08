--- v0 (2026-03-28)
+++ v1 (2026-05-08)
@@ -583,295 +583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic particle abundance and characteristics in seawater and intertidal sediments of the Tonkin Bay Coast (North Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12674-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570269v1</w:t>
+                <w:t xml:space="preserve">hal-04767550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic particle abundance and characteristics in seawater and intertidal sediments of the Tonkin Bay Coast (North Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Xuan Thinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767550v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying microplastic contributions of a large urban and industrial area to river sediments</w:t>
               </w:r>
@@ -3307,273 +3307,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+                <w:t xml:space="preserve">hal-03790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Ngoc Nam</w:t>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790667v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
@@ -3922,202 +3922,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Croiset</w:t>
+                <w:t xml:space="preserve">Which benefits of fluvial annex sediment analysis for quantifying and tracing industrial pollution along the Saône River?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Écorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-2798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244835v1</w:t>
+                <w:t xml:space="preserve">hal-05605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flux de microplastiques pendant une opération de gestion sédimentaire sur le Haut-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4159,198 +4168,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
+              <w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134224v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroutioun Askanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4409,51 +4543,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4463,305 +4597,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroutioun Askania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Andanson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des aménagements du Rhône sur la sédimentation fine dans les tronçons non court-circuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des polluants organiques persistants (POP) dans deux carottes du Rhône Moyen et caractérisation des microplastiques dans deux carottes prélevées en amont et aval de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,73 +4937,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4921,73 +5055,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuille de route pour l'échantillonnage et analyse des archives sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5009,187 +5143,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE; Coopérative Coopétic-Recherche. 2022, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5257,51 +5391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBE0BDA9"/>
+    <w:nsid w:val="EA57FCE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5488,51 +5622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-dhivert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3674-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184666309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04879103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-dhivert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3674-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184666309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04879103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>