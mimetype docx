--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -181,511 +181,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+                <w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+                <w:t xml:space="preserve">Jules Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Johnny Gaspéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+              <w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+                <w:t xml:space="preserve">hal-05293349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Croiset</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163938v1</w:t>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of contaminated sediment dynamics over 80 years at a basin scale (Loire river basin, France): a multifactorial approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gaspéri</w:t>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127494. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293349v1</w:t>
+                <w:t xml:space="preserve">hal-05163938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t>
@@ -985,369 +985,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic trapping in dam reservoirs driven by complex hydrosedimentary processes (Villerest Reservoir, Loire River, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dhivert</w:t>
+                <w:t xml:space="preserve">Hydro-sedimentary dysfunctions as a key factor for the storage of contaminants in mountain rivers (Bienne River, Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grosbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Bertrand Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225, pp.119187. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.106122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794252v1</w:t>
+                <w:t xml:space="preserve">hal-03589401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dysfunctions as a key factor for the storage of contaminants in mountain rivers (Bienne River, Jura Mountains, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
+                <w:t xml:space="preserve">Microplastic trapping in dam reservoirs driven by complex hydrosedimentary processes (Villerest Reservoir, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devillers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">C. Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 213, pp.106122. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225, pp.119187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589401v1</w:t>
+                <w:t xml:space="preserve">hal-03794252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of metallic contaminants at a basin scale — Spatial and temporal reconstruction from four sediment cores (Loire fluvial system, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 541, pp.1504--1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1387,500 +1387,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fluvial environments on sediment archiving processes and temporal pollutant dynamics (Upper Loire River, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influences of major flood sediment inputs on sedimentary and geochemical signals archived in a reservoir core (Upper Loire Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.082⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.75 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377293v1</w:t>
+                <w:t xml:space="preserve">hal-01806672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of fluvial environments on sediment archiving processes and temporal pollutant dynamics (Upper Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.121--136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01240128v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of major flood sediment inputs on sedimentary and geochemical signals archived in a reservoir core (Upper Loire Basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Storage and source of polycyclic aromatic hydrocarbons in sediments downstream of a major coal district in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 126, pp.75 - 85. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207, pp.329-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806672v1</w:t>
+                <w:t xml:space="preserve">insu-01240128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,1321 +1970,1321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des tendances de contaminations historiques multi-métalliques dans les archives sédimentaires de la Saône (années 1940 - actuel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances trends recorded in sedimentary archives upstream and downstream of the Lyon metropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Ecorse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180486v1</w:t>
+                <w:t xml:space="preserve">hal-05180403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse des tendances de contaminations historiques multi-métalliques dans les archives sédimentaires de la Saône (années 1940 - actuel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Ecorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Croiset</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082022v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081971v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05109170v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per- and polyfluoroalkyl substances trends recorded in sedimentary archives upstream and downstream of the Lyon metropolis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180403v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Winiarski</w:t>
+                <w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783118v1</w:t>
+                <w:t xml:space="preserve">hal-04533236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+                <w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533236v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carottes sédimentaires : Un enregistrement de la qualité chimique du milieu ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Barbier</w:t>
+                <w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Labadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590916v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An estimation of the microplastic flux during a major sediment management operation on the Upper Rhône River (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865194v1</w:t>
+                <w:t xml:space="preserve">hal-04244727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An estimation of the microplastic flux during a major sediment management operation on the Upper Rhône River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.20016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244727v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
@@ -3307,644 +3307,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790667v1</w:t>
+                <w:t xml:space="preserve">hal-03709746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution longitudinale de la contamination en microplastiques dans les sédiments de la retenue de Villerest (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la Zone atelier Loire. Enjeux environnementaux et sociétaux des hydrosystèmes : 20 ans de recherche sur le bv Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185402v1</w:t>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution amont-aval de la contamination en microplastiques dans un barrage : importance de la granulométrie fine dans la rétention des microplastiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709746v1</w:t>
+                <w:t xml:space="preserve">hal-04185402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3975,90 +3975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which benefits of fluvial annex sediment analysis for quantifying and tracing industrial pollution along the Saône River?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Écorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (Austria), Austria. 2026, </w:t>
@@ -4096,90 +4096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flux de microplastiques pendant une opération de gestion sédimentaire sur le Haut-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,103 +4204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t>
@@ -4329,51 +4329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,103 +4454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -4723,340 +4723,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des aménagements du Rhône sur la sédimentation fine dans les tronçons non court-circuités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyses des polluants organiques persistants (POP) dans deux carottes du Rhône Moyen et caractérisation des microplastiques dans deux carottes prélevées en amont et aval de l’agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Donze</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652867v1</w:t>
+                <w:t xml:space="preserve">hal-04653283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des polluants organiques persistants (POP) dans deux carottes du Rhône Moyen et caractérisation des microplastiques dans deux carottes prélevées en amont et aval de l’agglomération lyonnaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences des aménagements du Rhône sur la sédimentation fine dans les tronçons non court-circuités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENTPE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653283v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5091,77 +5091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuille de route pour l'échantillonnage et analyse des archives sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENTPE; Coopérative Coopétic-Recherche. 2022, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5205,77 +5205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5391,51 +5391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA57FCE4"/>
+    <w:nsid w:val="BB885AF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5622,51 +5622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-dhivert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3674-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184666309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04879103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-dhivert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3674-284X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184666309" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05293349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Guern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127494" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Thinh Ngo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Diep Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12674-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devillers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03794252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grosbois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-364FSLR4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.10.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PCTCSVL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GML1LM8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondamert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCVL5RS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ecorse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Lelay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fretaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine &#201;corse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-2798" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04879103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>